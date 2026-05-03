--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -177,8643 +177,8647 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined “omics” and physiological approaches highlight the roles of the GABA shunt and mitochondria-related functions in rice seed longevity</w:t>
+                <w:t xml:space="preserve">Assembly and annotation of the 'Golden Delicious' Doubled-Haploid GDDH18 apple genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+                <w:t xml:space="preserve">Marine Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Sano</w:t>
+                <w:t xml:space="preserve">Christelle Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi Lounifi</w:t>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven P.C. Groot</w:t>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongli He</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 232, pp.111094. </w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2026.111094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkag104/8662901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509982v1</w:t>
+                <w:t xml:space="preserve">hal-05606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Developmental Stage and Shading on Apple ( Malus domestica ) Flesh Polyphenols via Ecophysiological and Epigenetic Mechanisms</w:t>
+                <w:t xml:space="preserve">Combined “omics” and physiological approaches highlight the roles of the GABA shunt and mitochondria-related functions in rice seed longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Trompette</w:t>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
+                <w:t xml:space="preserve">Imen Lounifi Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+                <w:t xml:space="preserve">Steven P.C. Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryline Cournol</w:t>
+                <w:t xml:space="preserve">Dongli He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 232, pp.111094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c14465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2026.111094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477060v1</w:t>
+                <w:t xml:space="preserve">hal-05509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fade into you: genetic control of pigmentation patterns in red-flesh apple (Malus domestica)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of Developmental Stage and Shading on Apple ( Malus domestica ) Flesh Polyphenols via Ecophysiological and Epigenetic Mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Trompette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, pp.1462545. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1462545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05081217v1</w:t>
+                <w:t xml:space="preserve">hal-05477060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fade into you: genetic control of pigmentation patterns in red-flesh apple (Malus domestica)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+                <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Suel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia Claudel</w:t>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo13010071⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.1462545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1462545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923129v1</w:t>
+                <w:t xml:space="preserve">hal-05081217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-Localization of Resistance and Metabolic Quantitative Trait Loci on Carrot Genome Reveals Fungitoxic Terpenes and Related Candidate Genes Associated with the Resistance to Alternaria dauci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Emmanuel Koutouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Le Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Zang</w:t>
+                <w:t xml:space="preserve">Anita Suel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Patricia Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo13010071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03703920v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fromentin</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Pecrix</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.832246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728310v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strive or thrive: Trends in Phytophthora capsici gene expression in partially resistant pepper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massire</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.980587⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189 (3), pp.1587 - 1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908269v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reprogramming during floral fate acquisition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strive or thrive: Trends in Phytophthora capsici gene expression in partially resistant pepper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Larrieu</w:t>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Brunoud</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guérault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Hennet</w:t>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104683⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (980587), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.980587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726426v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoto Sano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi</w:t>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03733327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axillary bud outgrowth in rose is controlled by sugar metabolic and signalling pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional reprogramming during floral fate acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Larrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Brunoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wang</w:t>
+                <w:t xml:space="preserve">Aurore Guérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t>
+                <w:t xml:space="preserve">Stéphanie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Davière</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ogé</w:t>
+                <w:t xml:space="preserve">Lauriane Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab046⟩</w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (7), pp.104683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144134v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Gene Fragmentation in Plant Mitochondria Fixed by the Selection of a Compensatory Restorer of Fertility-Like PPR Gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Axillary bud outgrowth in rose is controlled by sugar metabolic and signalling pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Dolores Pérez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan-Trung Nguyen</w:t>
+                <w:t xml:space="preserve">Jean-Michel Davière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelya Planchard</w:t>
+                <w:t xml:space="preserve">François Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Dahan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Laurent Ogé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msab115⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.3044-3060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250764v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis Reveals Putative Target Genes of APETALA3-3 During Early Floral Development in Nigella damascena L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Case of Gene Fragmentation in Plant Mitochondria Fixed by the Selection of a Compensatory Restorer of Fertility-Like PPR Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tan-Trung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
+                <w:t xml:space="preserve">Noelya Planchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+                <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Nadège Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.660803⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (8), pp.3445 - 3458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msab115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312790v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin Color in Apple Fruit (Malus × domestica): Genetic and Epigenetic Insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome Analysis Reveals Putative Target Genes of APETALA3-3 During Early Floral Development in Nigella damascena L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wuqian Wang</w:t>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Bucher</w:t>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/epigenomes4030013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.660803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02900600v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Skin Color in Apple Fruit (Malus × domestica): Genetic and Epigenetic Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wuqian Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Jean-Marc Celton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Gerhard G. Buck-Sorlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Etienne Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+              <w:t xml:space="preserve">Epigenomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (13), 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/epigenomes4030013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a cold night: transcriptomics of grapevine flower unveils signal transduction and impacted metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Rondeau</w:t>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Courteaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gea Guerriero</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20051130⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618118v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On a cold night: transcriptomics of grapevine flower unveils signal transduction and impacted metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Sawicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Rondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Barbara Courteaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Fanja Rabenoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Gea Guerriero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02625394v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rey</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blary</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charif</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
+              <w:t xml:space="preserve">Plant Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624624v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+                <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ruttink</w:t>
+                <w:t xml:space="preserve">I. Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19, pp.909. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Catherine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guerin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (1), pp.367-377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Non-Target-Site Mechanisms in Imidazolinone-Resistant Sunflower by RNA-seq</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Gil</w:t>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Vega</w:t>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Felitti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/helia-2018-0012⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618006v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic and epigenomic immunity in common bean: the unusual features of NB-LRR gene family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Non-Target-Site Mechanisms in Imidazolinone-Resistant Sunflower by RNA-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon M S Richard</w:t>
+                <w:t xml:space="preserve">Tatiana Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Gratias</w:t>
+                <w:t xml:space="preserve">Silvina Felitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thareau</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Liliana Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsx046⟩</w:t>
+              <w:t xml:space="preserve">Helia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (69), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/helia-2018-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621168v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One Way to Achieve Germination: Common Molecular Mechanism Induced by Ethylene and After-Ripening in Sunflower Seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong Xia</w:t>
+                <w:t xml:space="preserve">Marine Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Saux</w:t>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (8), pp.2464. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms19082464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic and epigenomic immunity in common bean: the unusual features of NB-LRR gene family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M S Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Ariane Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ruttink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">Kyung Do Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsx046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses to Hypoxia and Endoplasmic Reticulum Stress Discriminate the Development of Vitreous and Floury Endosperms of Conventional Maize (Zea mays) Inbred Lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00557⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602776v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of RNA polymerase II allows controlled mobilisation of retrotransposons for plant breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responses to Hypoxia and Endoplasmic Reticulum Stress Discriminate the Development of Vitreous and Floury Endosperms of Conventional Maize (Zea mays) Inbred Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Thieme</w:t>
+                <w:t xml:space="preserve">Khalil Elmorjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lanciano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Michèle Dalgalarrondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daccord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Mirouze</w:t>
+                <w:t xml:space="preserve">Stephanie Pateyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-017-1265-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.00557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02098596v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod factors potentiate auxin signaling for transcriptional regulation and lateral root formation in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of RNA polymerase II allows controlled mobilisation of retrotransposons for plant breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Thieme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Herrbach</w:t>
+                <w:t xml:space="preserve">Sophie Lanciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximena Fernanda Chirinos Herrera</w:t>
+                <w:t xml:space="preserve">Nicolas Daccord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rengel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vincent</w:t>
+                <w:t xml:space="preserve">Marie Mirouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erw474⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-017-1265-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602662v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02098596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated “Multi-Omics” Comparison of Embryo and Endosperm Tissue-Specific Features and Their Impact on Rice Seed Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongli He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen I. Lounifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc M. Galland</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2017.01984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Nod factors potentiate auxin signaling for transcriptional regulation and lateral root formation in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Herrbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Fernanda Chirinos Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Blondet</w:t>
+                <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rau</w:t>
+                <w:t xml:space="preserve">Kokoevi Agbevenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68 (3), pp.569-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erw474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595551v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtNF-YA1, a central transcriptional regulator of symbiotic nodule development, is also a determinant of Medicago truncatula susceptibility toward a root pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2016.01837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Andrea Rau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
+              <w:t xml:space="preserve">Briefings in Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (1), pp.65-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bib/bbw092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633915v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species, abscisic acid and ethylene interact to regulate sunflower seed germination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasar Sajjad</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Bazin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simona M. Cristescu</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.12371⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537946v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome analysis highlights preformed defences and signalling pathways controlled by the prAe1 quantitative trait locus (QTL), conferring partial resistance to Aphanomyces euteiches in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In plants, decapping prevents RDR6-dependent production of small interfering RNAs from endogenous mRNAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Martinez de Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Beatriz Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Badis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Lafitte</w:t>
+                <w:t xml:space="preserve">Allison Mallory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (9), pp.973-986. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (5), pp.2902-2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mpp.12253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631144v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plants, decapping prevents RDR6-dependent production of small interfering RNAs from endogenous mRNAs</w:t>
+                <w:t xml:space="preserve">Transcriptome analysis highlights preformed defences and signalling pathways controlled by the prAe1 quantitative trait locus (QTL), conferring partial resistance to Aphanomyces euteiches in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Martinez de Alba</w:t>
+                <w:t xml:space="preserve">Yacine Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Beatriz Moreno</w:t>
+                <w:t xml:space="preserve">Claude Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+                <w:t xml:space="preserve">Stéphanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv119⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (9), pp.973-986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mpp.12253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204176v1</w:t>
+                <w:t xml:space="preserve">hal-02631144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reactive oxygen species, abscisic acid and ethylene interact to regulate sunflower seed germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasar Sajjad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rim Zaag</w:t>
+                <w:t xml:space="preserve">Jeremie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Guichard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+                <w:t xml:space="preserve">Simona M. Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2, SI), pp.364-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01137554v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compartmentation and dynamics of flavone metabolism in dry and germinated rice seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Galland</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Imen Lounifi</w:t>
+                <w:t xml:space="preserve">Cecile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Zakia Tariq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (9), pp.1646-1659. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcu095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204101v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Martin</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Larambergue</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197628v1</w:t>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+                <w:t xml:space="preserve">Compartmentation and dynamics of flavone metabolism in dry and germinated rice seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (9), pp.1646-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcu095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+                <w:t xml:space="preserve">hal-01204101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Gene Transcription Involved in Seed Dry After-Ripening?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+                <w:t xml:space="preserve">Ernest Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Mordret</w:t>
+                <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.e86442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0086442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
+                <w:t xml:space="preserve">Chantal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Clément</w:t>
+                <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634365v2</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging physiological and evolutionary time-scales in a gene regulatory network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vân Anh Huynh-Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
+                <w:t xml:space="preserve">Nolan C Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 203 (2), pp.685-696. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/nph.12818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Medicago truncatula hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Thalineau</w:t>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (1), pp.73-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pce.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long Noncoding RNA Modulates Alternative Splicing Regulators in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bardou</w:t>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Ariel</w:t>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig G. Simpson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laporte</w:t>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2014.06.017⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1479-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639339v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long Noncoding RNA Modulates Alternative Splicing Regulators in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heike Lange</w:t>
+                <w:t xml:space="preserve">Federico Ariel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Zuber</w:t>
+                <w:t xml:space="preserve">Craig G. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François M. Sement</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+                <w:t xml:space="preserve">Natali Romero-Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (2), pp.166 - 176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2014.06.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197631v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential gene expression and metabolomic analyses of Brachypodium distachyon infected by deoxynivalenol producing and non-producing strains of Fusarium graminearum.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Pasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chaouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Pasquet</w:t>
+                <w:t xml:space="preserve">C. Macadré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chaouch</w:t>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.629. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis DREB2 genetic pathway is constitutively repressed by basal phosphoinositide-dependent phospholipase C coupled to diacylglycerol kinase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The RNA helicases AtMTR4 and HEN2 target specific subsets of nuclear transcripts for degradation by the nuclear exosome in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Djafi</w:t>
+                <w:t xml:space="preserve">François M. Sement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Vergnolle</w:t>
+                <w:t xml:space="preserve">Johanna Chicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cantrel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Delage</w:t>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00307⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (8), pp.e1004564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578746v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbiotic transcription factor MtEFD and cytokinins are positively acting in the Medicago truncatula and Ralstonia solanacearum pathogenic interaction.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Fromentin</w:t>
+                <w:t xml:space="preserve">The Arabidopsis DREB2 genetic pathway is constitutively repressed by basal phosphoinositide-dependent phospholipase C coupled to diacylglycerol kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Djafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Vergnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
+                <w:t xml:space="preserve">Catherine Cantrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Vernié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+                <w:t xml:space="preserve">Wojciech Wietrzyñski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12636⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639283v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jauneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maydica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NFP, a LysM protein controlling Nod factor perception, also intervenes in Medicago truncatula resistance to pathogens</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+                <w:t xml:space="preserve">The symbiotic transcription factor MtEFD and cytokinins are positively acting in the Medicago truncatula and Ralstonia solanacearum pathogenic interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bottin</w:t>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
+                <w:t xml:space="preserve">Tatiana Vernié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 198 (3), pp.875 - 886. </w:t>
+              <w:t xml:space="preserve">, 2013, 201 (4), pp.1343-1357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646356v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live imaging of DORNRÖSCHEN and DORNRÖSCHEN-LIKE promoter activity reveals dynamic changes in cell identity at the microcallus surface of Arabidopsis embryonic suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NFP, a LysM protein controlling Nod factor perception, also intervenes in Medicago truncatula resistance to pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cole</w:t>
+                <w:t xml:space="preserve">Amaury Nars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jacobs</w:t>
+                <w:t xml:space="preserve">Arnaud Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
+                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00299-012-1339-4⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 198 (3), pp.875 - 886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209915v1</w:t>
+                <w:t xml:space="preserve">hal-02646356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation-related functions of LEAFY COTYLEDON1 during the development of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Live imaging of DORNRÖSCHEN and DORNRÖSCHEN-LIKE promoter activity reveals dynamic changes in cell identity at the microcallus surface of Arabidopsis embryonic suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Junker</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Mönke</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michael Seifert</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04999.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32 (1), pp.45 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00299-012-1339-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339372v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and incorporation of side-chain-truncated lignin monomers to reduce lignin polymerization and enhance saccharification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elongation-related functions of LEAFY COTYLEDON1 during the development of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Mönke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymerick Eudes</w:t>
+                <w:t xml:space="preserve">Twan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthe George</w:t>
+                <w:t xml:space="preserve">Jens Keilwagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purba Mukerjee</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+                <w:t xml:space="preserve">Michael Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00692.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.427 - 442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04999.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003428v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geminivirus C2 protein represses genes involved in sulphur assimilation and this effect can be counteracted by jasmonate treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Lozano-Duran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis C. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (1), pp.49 - 59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10658-012-0021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histone H2B monoubiquitination facilitates the rapid modulation of gene expression during Arabidopsis photomorphogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bourbousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bourbousse</w:t>
+                <w:t xml:space="preserve">François Roudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gerald Zabulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (7), pp.e1002825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rengel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biosynthesis and incorporation of side-chain-truncated lignin monomers to reduce lignin polymerization and enhance saccharification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymerick Eudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthe George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cubillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">Purba Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmid Khalili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Jin S. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Elftieh</w:t>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.609 - 620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01189696v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative expression of cell wall related genes in four maize RILs and one parental line of variable lignin content and cell wall degradability</w:t>
+                <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+                <w:t xml:space="preserve">Francisco Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Jourda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ahmid Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Elftieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647043v1</w:t>
+                <w:t xml:space="preserve">hal-01189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative expression of cell wall related genes in four maize RILs and one parental line of variable lignin content and cell wall degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andrio</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.56-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647583v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of LACCASE4 and 17 results in tissue-specific alterations to lignification of Arabidopsis thaliana stems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S. Berthet</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.082792⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (2), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04046.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000145v1</w:t>
+                <w:t xml:space="preserve">hal-02647583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted mRNA oxidation regulates sunflower seed dormancy alleviation during dry after-ripening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+                <w:t xml:space="preserve">Disruption of LACCASE4 and 17 results in tissue-specific alterations to lignification of Arabidopsis thaliana stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Vincourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 23 (6), pp.2196-2208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.086694⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.1124-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.082792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652604v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Targeted mRNA oxidation regulates sunflower seed dormancy alleviation during dry after-ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole C. Confolent</w:t>
+                <w:t xml:space="preserve">Patrick P. Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (6), pp.2196-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.086694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964164v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Pont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florent Murat</w:t>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Confolent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carole C. Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-12-r119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190508v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colonization of Rice Leaf Blades by an African Strain of Xanthomonas oryzae pv. oryzae Depends on a New TAL Effector That Induces the Rice Nodulin-3 Os11N3 Gene</w:t>
               </w:r>
@@ -8825,51 +8829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanhua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Streubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8927,6446 +8931,8121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
+                <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Dubois</w:t>
+                <w:t xml:space="preserve">Caroline Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+                <w:t xml:space="preserve">Carole Confolent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jerome Salse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2011-12-12-r119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753396v1</w:t>
+                <w:t xml:space="preserve">hal-01190508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cinnamoyl-CoA reductase 1 (CCR1) mutant in maize: effects on lignification, fibre development, and global gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barek B. Tamasloukht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Martinez</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi K. Tozo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Odile O. Barbier</w:t>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/err077⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004556v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of a cinnamoyl-CoA reductase 1 (CCR1) mutant in maize: effects on lignification, fibre development, and global gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barek B. Tamasloukht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Khalife</w:t>
+                <w:t xml:space="preserve">Yves Y. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Young</w:t>
+                <w:t xml:space="preserve">Koffi K. Tozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+                <w:t xml:space="preserve">Odile O. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3837 - 3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Chague</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Mestiri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664349v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (4), pp.1181-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193445v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
+              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663875v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Elis</w:t>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Couty</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666532v1</w:t>
+                <w:t xml:space="preserve">inserm-00663875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Susceptibility of rice to the blast fungus, Magnaporthe grisea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
+                <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hirsch</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrd.21062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01759702v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Susceptibility of rice to the blast fungus, Magnaporthe grisea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Ribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Didier Tharreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Jean-Loup Notteghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 165 (1), pp.114 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2007.06.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00275798v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01759702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Cossegal</w:t>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412597v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Batellier</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+                <w:t xml:space="preserve">Magalie Cossegal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666483v1</w:t>
+                <w:t xml:space="preserve">hal-00412597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATdb: a public access to Arabidopsis transcriptome data from the URGV-CATMA platform</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Elis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Batellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkm757⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-9-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203869v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CATdb: a public access to Arabidopsis transcriptome data from the URGV-CATMA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Séverine Gagnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668276v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Receptor-like Kinase Mediates the Response of Arabidopsis Cells to the Inhibition of Cellulose Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
+                <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageeth van Tuinen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Desnos</w:t>
+                <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2007.05.018⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373055v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Receptor-like Kinase Mediates the Response of Arabidopsis Cells to the Inhibition of Cellulose Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kian Hématy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Etienne Sado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Samson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Ageeth van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+                <w:t xml:space="preserve">Soizic Rochange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
+                <w:t xml:space="preserve">Thierry Desnos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (11), pp.922-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2007.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678939v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Franck Samson</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 30 (1), pp.94-97</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682810v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Boulaire</w:t>
+                <w:t xml:space="preserve">Sebastien Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 3 (12), pp.1152-1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/embo-reports/kvf237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670631v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of systemic acquired silencing by localised introduction of DNA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improved PCR-walking for large-scale isolation of plant T-DNA borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Le-Clainche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Boulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 30 (3), 3 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694052v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Activation of systemic acquired silencing by localised introduction of DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Palauqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 9 (2), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0960-9822(99)80016-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arabidopsis mutants impaired in cosuppression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline T. Elmayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Béon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Daubremet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 10, pp.1747-1757</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SeqDetectVeg: a major project to develop NGS tools for multi-target detection of bacterial and fungal pathogens transmitted by vegetable seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Denancé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andro C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baloche A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jousselin M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPPO Conference on Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Vienne (Austria), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05576361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Méchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llorenç Cabrera-Bosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Plant Systems Biology meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SNP discovery and validation from RNA-seq data in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lille, France. 2017, JOBIM 2017 Journées Ouvertes Biologie Informatique Mathématiques. Actes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the impact of ZmMYB31 overexpression in maize under contrasted soil water regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WG2 meeting of the COST FA1306. Driving integrative cell phenotyping through “omics”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Mauriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. Plant Biomechanics International Conference PBM8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, 8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent pea genomic resources will enhance complementary improvement strategies in this crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Hummel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Abiotic Stress Tolerance. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Vienne, Austria. 1 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwin Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Génoplante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Arles, France. , 1 p., 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SeqDetectVeg: a major project to develop a NGS tool for multi-target detection of bacterial and fungal pathogens transmitted by vegetable seeds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Denancé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Serandat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Lê Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th ISTA Seed Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Christchurch, New Zealand, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022 31st International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Cereal Section - Breeding cereals for sustainable agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of pea responses to water stress during seed filling identifies candidate genes for drought tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVI International Plant &amp; Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
+                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId516" w:history="1">
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733722v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rose genome sequencing initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Thouroude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Chastellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Symposium on Rose Research and Cultivation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03104072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MYB31 triggers water stress memory responses in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Javelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Méchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11es Journées du Réseau Français des parois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603542v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604112v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Burstin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741067v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739410v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197642v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vieren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
+              <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741948v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797595v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Effectome Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Thalineau</w:t>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Adam Kondorosi Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse au phosphate du mutant hypermycorhizien B9 de Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diederik van Tuinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées Fancophones Mycorhizes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic approach to study oocyte competence in the hen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Elis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Blesbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Poultry Conference (EPC 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Fedirko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Poplar symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Arabidopsis mutants affected in seed development or germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic L. Lepiniec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bechtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand B. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International conference on Arabidopsis research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1998, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15376,1675 +17055,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion de données Plateau technique Analyses des Acides Nucléiques (ANAN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jeauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université d'Angers (UA), Angers, FRA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599612v3</w:t>
-              </w:r>
-[...1418 lines deleted...]
-                <w:t xml:space="preserve">hal-02822891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique de la vigne et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Francoise Adam-Blondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M1 Vigne et Terroirs (Génomique de la vigne et applications), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId622"/>
+      <w:footerReference w:type="default" r:id="rId631"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17112,51 +17371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="68D3C49E"/>
+    <w:nsid w:val="943FF477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17343,51 +17602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-balzergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161512138570562100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1462545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larrieu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;rault" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104683" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900600v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4030013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618118v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051130" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vega" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Felitti" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Picardi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helia-2018-0012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621168v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M S Richard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gratias" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx046" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082464" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602776v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00557" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Herrbach" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Fernanda Chirinos Herrera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoevi Agbevenou" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw474" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602834v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01837" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537946v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Sajjad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Cristescu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12371" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12253" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mordret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086442" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639466v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Huynh-Thu" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C Kane" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12818" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639339v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bardou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig G. Simpson" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero-Barrios" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.06.017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578746v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djafi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergnolle" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wietrzy&#241;ski" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delage" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00307" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639283v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12636" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646356v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Nars" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12198" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209915v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cole" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacobs" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1339-4" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5040628-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339372v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun M&#246;nke" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Rutten" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Keilwagen" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04999.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003428v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthe George" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Mukerjee" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin S. Kim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00692.x" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646180v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lozano-Duran" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Romero" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0021-6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647027v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Zabulon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002825" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647043v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000145v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082792" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652604v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Vincourt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086694" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647827v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Streubel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Boch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-10-0254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004556v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barek B. Tamasloukht" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Martinez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi K. Tozo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Barbier" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err077" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746810v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599612v3" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795207v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-balzergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161512138570562100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1462545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104683" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4030013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Felitti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Picardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helia-2018-0012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M S Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gratias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00557" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Fernanda Chirinos Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoevi Agbevenou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw474" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01837" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12253" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Sajjad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Cristescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12371" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mordret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086442" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Huynh-Thu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C Kane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12818" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639339v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bardou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig G. Simpson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero-Barrios" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.06.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djafi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergnolle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wietrzy&#241;ski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00307" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12636" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646356v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Nars" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12198" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cole" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacobs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1339-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5040628-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339372v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun M&#246;nke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Rutten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Keilwagen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04999.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646180v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lozano-Duran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Romero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0021-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Zabulon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002825" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003428v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthe George" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Mukerjee" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin S. Kim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00692.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647043v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000145v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082792" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652604v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Vincourt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086694" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647827v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Streubel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Boch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-10-0254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004556v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barek B. Tamasloukht" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Martinez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi K. Tozo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Barbier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err077" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05576361v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloche A" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin M" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746810v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599612v3" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795207v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>