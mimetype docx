--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -211,459 +211,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly and annotation of the 'Golden Delicious' Doubled-Haploid GDDH18 apple genome</w:t>
+                <w:t xml:space="preserve">Influence of Developmental Stage and Shading on Apple ( Malus domestica ) Flesh Polyphenols via Ecophysiological and Epigenetic Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Salson</w:t>
+                <w:t xml:space="preserve">Eloïse Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lalanne</w:t>
+                <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maryline Cournol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkag104/8662901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c14465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05606946v1</w:t>
+                <w:t xml:space="preserve">hal-05477060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined “omics” and physiological approaches highlight the roles of the GABA shunt and mitochondria-related functions in rice seed longevity</w:t>
+                <w:t xml:space="preserve">Assembly and annotation of the 'Golden Delicious' Doubled-Haploid GDDH18 apple genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+                <w:t xml:space="preserve">Marine Salson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoto Sano</w:t>
+                <w:t xml:space="preserve">Christelle Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Cournol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Hanteville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi Lounifi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dongli He</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2026.111094⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkag104/8662901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509982v1</w:t>
+                <w:t xml:space="preserve">hal-05606946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Developmental Stage and Shading on Apple ( Malus domestica ) Flesh Polyphenols via Ecophysiological and Epigenetic Mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined “omics” and physiological approaches highlight the roles of the GABA shunt and mitochondria-related functions in rice seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Trompette</w:t>
+                <w:t xml:space="preserve">Imen Lounifi Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouillon</w:t>
+                <w:t xml:space="preserve">Steven P.C. Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maryline Cournol</w:t>
+                <w:t xml:space="preserve">Dongli He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 232, pp.111094. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5c14465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plaphy.2026.111094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477060v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fade into you: genetic control of pigmentation patterns in red-flesh apple (Malus domestica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Belin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -881,697 +881,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Transcriptional reprogramming during floral fate acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lili Zang</w:t>
+                <w:t xml:space="preserve">Antoine Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
+                <w:t xml:space="preserve">Géraldine Brunoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">Aurore Guérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Zivy</w:t>
+                <w:t xml:space="preserve">Stéphanie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Lauriane Hennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.832246. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (7), pp.104683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703920v1</w:t>
+                <w:t xml:space="preserve">hal-03726426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoto Sano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Imen Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Fromentin</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
+                <w:t xml:space="preserve">Boris Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Pecrix</w:t>
+                <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728310v1</w:t>
+                <w:t xml:space="preserve">hal-03733327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strive or thrive: Trends in Phytophthora capsici gene expression in partially resistant pepper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massire</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (980587), pp.1-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.980587⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Omics Approaches Unravel Specific Features of Embryo and Endosperm in Rice Seed Germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoto Sano</w:t>
+                <w:t xml:space="preserve">The Nitrate Transporter MtNPF6.8 Is a Master Sensor of Nitrate Signal in the Primary Root Tip of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Lounifi</w:t>
+                <w:t xml:space="preserve">Łukasz Paweł Tarkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Collet</w:t>
+                <w:t xml:space="preserve">Michel Zivy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Clément</w:t>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 13, pp.867263. </w:t>
+              <w:t xml:space="preserve">, 2022, 13, pp.832246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.867263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.832246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03733327v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional reprogramming during floral fate acquisition</w:t>
+                <w:t xml:space="preserve">MtEFD and MtEFD2: Two transcription factors with distinct neofunctionalization in symbiotic nodule development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Larrieu</w:t>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Brunoud</w:t>
+                <w:t xml:space="preserve">Justine Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Guérault</w:t>
+                <w:t xml:space="preserve">Marie-Christine Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lainé</w:t>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Hennet</w:t>
+                <w:t xml:space="preserve">Yann Pecrix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 25 (7), pp.104683. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 189 (3), pp.1587 - 1607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2022.104683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726426v1</w:t>
+                <w:t xml:space="preserve">hal-03728310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axillary bud outgrowth in rose is controlled by sugar metabolic and signalling pathways</w:t>
               </w:r>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -2359,1367 +2359,1367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
+                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Rey</w:t>
+                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
+                <w:t xml:space="preserve">Tom Ruttink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
+                <w:t xml:space="preserve">Ilya Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jan Vrána</w:t>
+                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621747v1</w:t>
+                <w:t xml:space="preserve">hal-02516576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining laser-assisted microdissection (LAM) and RNA-seq allows to perform a comprehensive transcriptomic analysis of epidermal cells of Arabidopsis embryo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Sakai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaori Sakai</w:t>
+                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Taconnat</w:t>
+                <w:t xml:space="preserve">Néro Borrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néro Borrega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13007-018-0275-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptome reprogramming due to the introduction of a barley telosome into bread wheat affects more barley genes than wheat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Ruttink</w:t>
+                <w:t xml:space="preserve">Gabriel Keeble-Gagnère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hamama</w:t>
+                <w:t xml:space="preserve">Miroslava Karafiatova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Kirov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Lakhwani</w:t>
+                <w:t xml:space="preserve">Jan Vrána</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (10), pp.1767-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873309v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Rogier</w:t>
+                <w:t xml:space="preserve">Aurélien Blary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
+                <w:t xml:space="preserve">Delphine Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+                <w:t xml:space="preserve">Catherine Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Joseph Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 19, pp.909. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 217 (1), pp.367-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622249v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous exchanges cause extensive dosage-dependent gene expression changes in an allopolyploid crop</w:t>
+                <w:t xml:space="preserve">A high-quality genome sequence of Rosa chinensis to elucidate ornamental traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew Lloyd</w:t>
+                <w:t xml:space="preserve">L. Hibrand Saint-Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Blary</w:t>
+                <w:t xml:space="preserve">T. Ruttink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Charif</w:t>
+                <w:t xml:space="preserve">L. Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Charpentier</w:t>
+                <w:t xml:space="preserve">I. Kirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Tran</w:t>
+                <w:t xml:space="preserve">D. Lakhwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 217 (1), pp.367-377. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (7), pp.473 - 484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.14836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0166-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624624v1</w:t>
+                <w:t xml:space="preserve">hal-01873309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
+                <w:t xml:space="preserve">Accuracy of RNAseq based SNP discovery and genotyping in Populus nigra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Girousse</w:t>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
+                <w:t xml:space="preserve">Aurélien Chateigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guerin</w:t>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19, pp.909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5239-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02623273v1</w:t>
+                <w:t xml:space="preserve">hal-02622249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Non-Target-Site Mechanisms in Imidazolinone-Resistant Sunflower by RNA-seq</w:t>
+                <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mercedes Gil</w:t>
+                <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Vega</w:t>
+                <w:t xml:space="preserve">Jane Roche Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvina Felitti</w:t>
+                <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliana Picardi</w:t>
+                <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (69), pp.267-278. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), pp.e0199434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/helia-2018-0012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0199434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618006v1</w:t>
+                <w:t xml:space="preserve">hal-02623273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Way to Achieve Germination: Common Molecular Mechanism Induced by Ethylene and After-Ripening in Sunflower Seeds</w:t>
+                <w:t xml:space="preserve">Characterization of Non-Target-Site Mechanisms in Imidazolinone-Resistant Sunflower by RNA-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong Xia</w:t>
+                <w:t xml:space="preserve">Mercedes Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Saux</w:t>
+                <w:t xml:space="preserve">Tatiana Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
+                <w:t xml:space="preserve">Silvina Felitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Gilard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francois F. Perreau</w:t>
+                <w:t xml:space="preserve">Liliana Picardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19082464⟩</w:t>
+              <w:t xml:space="preserve">Helia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (69), pp.267-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/helia-2018-0012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01884703v1</w:t>
+                <w:t xml:space="preserve">hal-02618006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic and epigenomic immunity in common bean: the unusual features of NB-LRR gene family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon M S Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon M S Richard</w:t>
+                <w:t xml:space="preserve">Ariane Gratias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Gratias</w:t>
+                <w:t xml:space="preserve">Vincent Thareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyung Do Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNA Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 25 (2), pp.161-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/dnares/dsx046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality sequence of Rosa chinensis to elucidate genome structure and ornamental traits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One Way to Achieve Germination: Common Molecular Mechanism Induced by Ethylene and After-Ripening in Sunflower Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiong Xia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
+                <w:t xml:space="preserve">Marine Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Ruttink</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Latifa Hamama</w:t>
+                <w:t xml:space="preserve">Maharajah Ponnaiah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Kirov</w:t>
+                <w:t xml:space="preserve">Françoise Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepika Lakhwani</w:t>
+                <w:t xml:space="preserve">Francois F. Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.473-484. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (8), pp.2464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/254102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19082464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516576v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01884703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses to Hypoxia and Endoplasmic Reticulum Stress Discriminate the Development of Vitreous and Floury Endosperms of Conventional Maize (Zea mays) Inbred Lines</w:t>
               </w:r>
@@ -3986,90 +3986,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Integrated “Multi-Omics” Comparison of Embryo and Endosperm Tissue-Specific Features and Their Impact on Rice Seed Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc M. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongli He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen I. Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.1984. </w:t>
@@ -4235,217 +4235,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtNF-YA1, a central transcriptional regulator of symbiotic nodule development, is also a determinant of Medicago truncatula susceptibility toward a root pathogen</w:t>
+                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rey</w:t>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Laporte</w:t>
+                <w:t xml:space="preserve">Alice Drain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
+                <w:t xml:space="preserve">Marjorie Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+                <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 7, 14 p. </w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01837⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01602834v1</w:t>
+                <w:t xml:space="preserve">hal-01354648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic data sets for the identification of key ingredients for RNA-seq differential analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4503,472 +4503,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
+                <w:t xml:space="preserve">MtNF-YA1, a central transcriptional regulator of symbiotic nodule development, is also a determinant of Medicago truncatula susceptibility toward a root pathogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+                <w:t xml:space="preserve">Thomas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Jouneau</w:t>
+                <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+                <w:t xml:space="preserve">Maxime Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Jardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.01837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633915v1</w:t>
+                <w:t xml:space="preserve">hal-01602834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nod Factor Effects on Root Hair-Specific Transcriptome of Medicago truncatula: Focus on Plasma Membrane Transport Systems and Reactive Oxygen Species Networks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Altered DNA methylation associated with an abnormal liver phenotype in a cattle model with a high incidence of perinatal pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Drain</w:t>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Guichard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boscari</w:t>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.794. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.38869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00794⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep38869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354648v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In plants, decapping prevents RDR6-dependent production of small interfering RNAs from endogenous mRNAs</w:t>
+                <w:t xml:space="preserve">Reactive oxygen species, abscisic acid and ethylene interact to regulate sunflower seed germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Martinez de Alba</w:t>
+                <w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Beatriz Moreno</w:t>
+                <w:t xml:space="preserve">Yasar Sajjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gabriel</w:t>
+                <w:t xml:space="preserve">Jeremie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Mallory</w:t>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Christ</w:t>
+                <w:t xml:space="preserve">Simona M. Cristescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 43 (5), pp.2902-2913. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (2, SI), pp.364-374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204176v1</w:t>
+                <w:t xml:space="preserve">hal-01537946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome analysis highlights preformed defences and signalling pathways controlled by the prAe1 quantitative trait locus (QTL), conferring partial resistance to Aphanomyces euteiches in Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,161 +5039,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive oxygen species, abscisic acid and ethylene interact to regulate sunflower seed germination</w:t>
+                <w:t xml:space="preserve">In plants, decapping prevents RDR6-dependent production of small interfering RNAs from endogenous mRNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayat El-Maarouf-Bouteau</w:t>
+                <w:t xml:space="preserve">Angel Martinez de Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasar Sajjad</w:t>
+                <w:t xml:space="preserve">Anna Beatriz Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Bazin</w:t>
+                <w:t xml:space="preserve">Marc Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+                <w:t xml:space="preserve">Allison Mallory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona M. Cristescu</w:t>
+                <w:t xml:space="preserve">Aurélie Christ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (2, SI), pp.364-374. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (5), pp.2902-2913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537946v1</w:t>
+                <w:t xml:space="preserve">hal-01204176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEM2Net: from gene expression modeling to -omics networks, a new CATdb module to investigate Arabidopsis thaliana genes involved in stress response</w:t>
               </w:r>
@@ -5231,51 +5231,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Tariq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (Database issue), pp.D1010-D1017. </w:t>
@@ -5307,161 +5307,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01137554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
+                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
+                <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
+                <w:t xml:space="preserve">Chantal Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Bigeard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rim Zaag</w:t>
+                <w:t xml:space="preserve">Henri de Larambergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Bueso</w:t>
+                <w:t xml:space="preserve">Françoise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631808v1</w:t>
+                <w:t xml:space="preserve">hal-01197628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compartmentation and dynamics of flavone metabolism in dry and germinated rice seeds</w:t>
               </w:r>
@@ -5473,51 +5473,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Boutet-Mercey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Lounifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Godin-Pérénnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5575,697 +5575,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Gene Transcription Involved in Seed Dry After-Ripening?</w:t>
+                <w:t xml:space="preserve">Functional analysis of Arabidopsis immune-related MAPKs uncovers a role for MPK3 as negative regulator of inducible defences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Meimoun</w:t>
+                <w:t xml:space="preserve">Nicolas Frei Dit Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernest Mordret</w:t>
+                <w:t xml:space="preserve">Anna Victoria Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Jean Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Zaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+                <w:t xml:space="preserve">Eduardo Bueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86442. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.R87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086442⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2014-15-6-r87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367425v1</w:t>
+                <w:t xml:space="preserve">hal-02631808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpectedly low nitrogen acquisition and absence of root architecture adaptation to nitrate supply in a [i]Medicago truncatula[/i] highly branched root mutant</w:t>
+                <w:t xml:space="preserve">Is Gene Transcription Involved in Seed Dry After-Ripening?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Bourion</w:t>
+                <w:t xml:space="preserve">Patrice Meimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Martin</w:t>
+                <w:t xml:space="preserve">Ernest Mordret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri de Larambergue</w:t>
+                <w:t xml:space="preserve">Nicolas B. Langlade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Jacquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (9), pp.2365-2380. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.e86442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0086442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197628v1</w:t>
+                <w:t xml:space="preserve">hal-01367425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging physiological and evolutionary time-scales in a gene regulatory network</w:t>
+                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
+                <w:t xml:space="preserve">Carole Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vân Anh Huynh-Thu</w:t>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolan C Kane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vares</w:t>
+                <w:t xml:space="preserve">Hélène Javot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12818⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1479-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639466v1</w:t>
+                <w:t xml:space="preserve">hal-02634365v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Medicago truncatula hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to Aphanomyces euteiches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging physiological and evolutionary time-scales in a gene regulatory network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Thalineau</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+                <w:t xml:space="preserve">Vân Anh Huynh-Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Fournier</w:t>
+                <w:t xml:space="preserve">Nolan C Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Potin</w:t>
+                <w:t xml:space="preserve">Didier Vares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (1), pp.73-88. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (2), pp.685-696. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01696275v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Phosphatin, a Drug Alleviating Phosphate Starvation Responses in Arabidopsis</w:t>
+                <w:t xml:space="preserve">The Medicago truncatula hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Arnaud</w:t>
+                <w:t xml:space="preserve">Hoai-Nam Truong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Clément</w:t>
+                <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Thibaud</w:t>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Javot</w:t>
+                <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+                <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 166 (3), pp.1479-1491. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (1), pp.73-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.248112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.12370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634365v2</w:t>
+                <w:t xml:space="preserve">hal-01696275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Noncoding RNA Modulates Alternative Splicing Regulators in Arabidopsis</w:t>
               </w:r>
@@ -6303,51 +6303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig G. Simpson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natali Romero-Barrios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (2), pp.166 - 176. </w:t>
@@ -6781,342 +6781,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01578746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The symbiotic transcription factor MtEFD and cytokinins are positively acting in the Medicago truncatula and Ralstonia solanacearum pathogenic interaction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fromentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martinez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Tatiana Vernié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 201 (4), pp.1343-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12636⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195495v1</w:t>
+                <w:t xml:space="preserve">hal-02639283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The symbiotic transcription factor MtEFD and cytokinins are positively acting in the Medicago truncatula and Ralstonia solanacearum pathogenic interaction.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justine Fromentin</w:t>
+                <w:t xml:space="preserve">Combined approaches provide an anatomical and transcriptomic fingerprint of maize cell wall digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Vailleau</w:t>
+                <w:t xml:space="preserve">Yves Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatiana Vernié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+                <w:t xml:space="preserve">Odile Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jauneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (1-4), pp.274 - 287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639283v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NFP, a LysM protein controlling Nod factor perception, also intervenes in Medicago truncatula resistance to pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Nars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7320,1681 +7320,1681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elongation-related functions of LEAFY COTYLEDON1 during the development of Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Junker</w:t>
+                <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Mönke</w:t>
+                <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twan Rutten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Seifert</w:t>
+                <w:t xml:space="preserve">Emilie Andrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04999.x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 194 (2), pp.511-522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.04046.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339372v1</w:t>
+                <w:t xml:space="preserve">hal-02647583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geminivirus C2 protein represses genes involved in sulphur assimilation and this effect can be counteracted by jasmonate treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elongation-related functions of LEAFY COTYLEDON1 during the development of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Junker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Mönke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Lozano-Duran</w:t>
+                <w:t xml:space="preserve">Twan Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Jens Keilwagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis C. Romero</w:t>
+                <w:t xml:space="preserve">Michael Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (1), pp.49 - 59. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 71 (3), pp.427 - 442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-012-0021-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2012.04999.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646180v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histone H2B monoubiquitination facilitates the rapid modulation of gene expression during Arabidopsis photomorphogenesis</w:t>
+                <w:t xml:space="preserve">Biosynthesis and incorporation of side-chain-truncated lignin monomers to reduce lignin polymerization and enhance saccharification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bourbousse</w:t>
+                <w:t xml:space="preserve">Aymerick Eudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+                <w:t xml:space="preserve">Anthe George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roudier</w:t>
+                <w:t xml:space="preserve">Purba Mukerjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Zabulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eddy Blondet</w:t>
+                <w:t xml:space="preserve">Jin S. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002825⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (5), pp.609 - 620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00692.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647027v1</w:t>
+                <w:t xml:space="preserve">hal-01003428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histone H2B monoubiquitination facilitates the rapid modulation of gene expression during Arabidopsis photomorphogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Clara Bourbousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Hourlier</w:t>
+                <w:t xml:space="preserve">Ikhlak Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Roudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Zabulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Blondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (7), pp.e1002825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644423v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biosynthesis and incorporation of side-chain-truncated lignin monomers to reduce lignin polymerization and enhance saccharification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geminivirus C2 protein represses genes involved in sulphur assimilation and this effect can be counteracted by jasmonate treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purba Mukerjee</w:t>
+                <w:t xml:space="preserve">Rosa Lozano-Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin S. Kim</w:t>
+                <w:t xml:space="preserve">Irène Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Pollet</w:t>
+                <w:t xml:space="preserve">Luis C. Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (5), pp.609 - 620. </w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (1), pp.49 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-7652.2012.00692.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10658-012-0021-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003428v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A gene-phenotype network based on genetic variability for drought responses reveals key physiological processes in controlled and natural environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cubillos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
+                <w:t xml:space="preserve">Pierre Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmid Khalili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samira Elftieh</w:t>
+                <w:t xml:space="preserve">Thibault Hourlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (10), pp.e45249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0045249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189696v1</w:t>
+                <w:t xml:space="preserve">hal-02644423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative expression of cell wall related genes in four maize RILs and one parental line of variable lignin content and cell wall degradability</w:t>
+                <w:t xml:space="preserve">Expression variation in connected recombinant populations of Arabidopsis thaliana highlights distinct transcriptome architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+                <w:t xml:space="preserve">Francisco Cubillos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Yansouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Jourda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+                <w:t xml:space="preserve">Ahmid Khalili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Elftieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maydica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-13-117⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647043v1</w:t>
+                <w:t xml:space="preserve">hal-01189696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genes involved in harbouring symbiotic rhizobia or pathogenic nematodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative expression of cell wall related genes in four maize RILs and one parental line of variable lignin content and cell wall degradability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Andrio</w:t>
+                <w:t xml:space="preserve">Audrey A. Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie S. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Maydica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (1), pp.56-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647583v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of LACCASE4 and 17 results in tissue-specific alterations to lignification of Arabidopsis thaliana stems</w:t>
+                <w:t xml:space="preserve">Characterization of a cinnamoyl-CoA reductase 1 (CCR1) mutant in maize: effects on lignification, fibre development, and global gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge S. Berthet</w:t>
+                <w:t xml:space="preserve">Barek B. Tamasloukht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t>
+                <w:t xml:space="preserve">Yves Y. Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+                <w:t xml:space="preserve">Koffi K. Tozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
+                <w:t xml:space="preserve">Odile O. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.110.082792⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (11), pp.3837 - 3848. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/err077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000145v1</w:t>
+                <w:t xml:space="preserve">hal-01004556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted mRNA oxidation regulates sunflower seed dormancy alleviation during dry after-ripening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlade</w:t>
+                <w:t xml:space="preserve">Disruption of LACCASE4 and 17 results in tissue-specific alterations to lignification of Arabidopsis thaliana stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick P. Vincourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Nathalie N. Demont-Caulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte B. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Przemyslaw P. Bidzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Cezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 23 (6), pp.2196-2208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.111.086694⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 23 (3), pp.1124-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.110.082792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652604v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline C. Pont</w:t>
+                <w:t xml:space="preserve">Targeted mRNA oxidation regulates sunflower seed dormancy alleviation during dry after-ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole C. Confolent</w:t>
+                <w:t xml:space="preserve">Patrick P. Vincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Arribat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (6), pp.2196-2208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1105/tpc.111.086694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00964164v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonization of Rice Leaf Blades by an African Strain of Xanthomonas oryzae pv. oryzae Depends on a New TAL Effector That Induces the Rice Nodulin-3 Os11N3 Gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined meta-genomics analyses unravel candidate genes for the grain dietary fiber content in bread wheat (Triticum aestivum L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umar Masood Quraishi Masood-Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanhua Yu</w:t>
+                <w:t xml:space="preserve">Florent Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël M. Abrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Streubel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Caroline C. Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Champion</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jens Boch</w:t>
+                <w:t xml:space="preserve">Carole C. Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1), pp.71 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10142-010-0183-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/MPMI-11-10-0254⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02647827v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-seq in grain unveils fate of neo- and paleopolyploidization events in bread wheat (Triticum aestivum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Confolent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9061,831 +9061,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
+                <w:t xml:space="preserve">Colonization of Rice Leaf Blades by an African Strain of Xanthomonas oryzae pv. oryzae Depends on a New TAL Effector That Induces the Rice Nodulin-3 Os11N3 Gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Dubois</w:t>
+                <w:t xml:space="preserve">Yanhua Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
+                <w:t xml:space="preserve">Jana Streubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Raymond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Antony Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
+                <w:t xml:space="preserve">Jens Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (9), pp.1102 - 1113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-11-10-0254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753396v1</w:t>
+                <w:t xml:space="preserve">hal-02647827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cinnamoyl-CoA reductase 1 (CCR1) mutant in maize: effects on lignification, fibre development, and global gene expression</w:t>
+                <w:t xml:space="preserve">Genomic approach to study floral development genes in Rosa sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barek B. Tamasloukht</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam</w:t>
+                <w:t xml:space="preserve">Annick Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Martinez</w:t>
+                <w:t xml:space="preserve">Arnaud A. Remay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi K. Tozo</w:t>
+                <w:t xml:space="preserve">Olivier Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile O. Barbier</w:t>
+                <w:t xml:space="preserve">Aurélie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (11), pp.3837 - 3848. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/err077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0028455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004556v1</w:t>
+                <w:t xml:space="preserve">hal-00753396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Khalife</w:t>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
+                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
+                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Lefevre</w:t>
+                <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, online (july), Non paginé. </w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339362v1</w:t>
+                <w:t xml:space="preserve">hal-01193445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
+                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Chague</w:t>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Just</w:t>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Mestiri</w:t>
+                <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664349v1</w:t>
+                <w:t xml:space="preserve">inserm-00663875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain transcriptional stability upon prion protein-encoding gene invalidation in zygotic or adult mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic Analysis Highlights Time-specific Embryonic Adaptation of Mice to the Lack of PrP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Khalife</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sead Chadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sead Chadi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Le Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Bitton</w:t>
+                <w:t xml:space="preserve">Lucas Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-448⟩</w:t>
+              <w:t xml:space="preserve">Prion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (3), Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/pri.12773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193445v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative transcriptomics of drought responses in Populus: a meta-analysis of genome-wide expression profiling in mature leaves and root apices across two genotypes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide gene expression changes in genetically stable synthetic and natural wheat allohexaploids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Chague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cohen</w:t>
+                <w:t xml:space="preserve">Jérémy Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+                <w:t xml:space="preserve">Imen Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Tisserant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Anne-Marie A.-M. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11 (1), pp.630. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 187 (4), pp.1181-1194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-11-630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03339.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663875v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of germinal disk region derived genes potentially involved in hen fertility</w:t>
               </w:r>
@@ -9923,51 +9923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Reproduction and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 76 (11), pp.1043-1055. </w:t>
@@ -10157,295 +10157,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+                <w:t xml:space="preserve">Magalie Cossegal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Freixes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Pierre Chambrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Tillard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Jeudy</w:t>
+                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00275798v1</w:t>
+                <w:t xml:space="preserve">hal-00412597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional and Metabolic Adjustments in ADP-Glucose pyrophosphorylase -deficient bt2 Maize kernels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systemic Signaling of the Plant Nitrogen Status Triggers Specific Transcriptome Responses Depending on the Nitrogen Source in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ruffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Cossegal</w:t>
+                <w:t xml:space="preserve">Sandra Freixes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chambrier</w:t>
+                <w:t xml:space="preserve">Pascal Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Mbelo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 146 (4), pp.1553-1570. </w:t>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2020-2035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.107.112698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.107.115667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412597v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00275798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for the genes involved in oocyte maturation and early embryo development in the hen</w:t>
               </w:r>
@@ -10483,51 +10483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9, pp.1-20. </w:t>
@@ -10604,64 +10604,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Tamby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36, pp.D986-D990. </w:t>
@@ -10712,90 +10712,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of CATMA transcriptome data identifies hundreds of novel functional genes and improves gene models in the Arabidopsis genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien S. Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique V. Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (401), pp.1-9. </w:t>
@@ -10980,51 +10980,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLAGdb/FST: a database of mapped flanking insersion sites (FSTs) of Arabidopsis thaliana T-DNA transformants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11092,51 +11092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-DNA integration into Arabidopsis genome depends on sequences of pre-insertion sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11849,103 +11849,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SNP discovery and validation from RNA-seq data in black poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ouvertes en biologie, informatique et mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lille, France. 2017, JOBIM 2017 Journées Ouvertes Biologie Informatique Mathématiques. Actes</w:t>
@@ -11968,652 +11968,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
+              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456005v1</w:t>
+                <w:t xml:space="preserve">hal-03551784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+                <w:t xml:space="preserve">Exploring the impact of ZmMYB31 overexpression in maize under contrasted soil water regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Mandin</w:t>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chaignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
+              <w:t xml:space="preserve">WG2 meeting of the COST FA1306. Driving integrative cell phenotyping through “omics”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456004v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId523" w:history="1">
+                <w:t xml:space="preserve">Nucleotide diversity of Populus nigra transcriptomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799453v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of ZmMYB31 overexpression in maize under contrasted soil water regimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Virlouvet</w:t>
+                <w:t xml:space="preserve">A systems biology approach for identifying candidate genes involved in the natural variability of biomass yield and chemical properties in black poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Kinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Balliau</w:t>
+                <w:t xml:space="preserve">Claire Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WG2 meeting of the COST FA1306. Driving integrative cell phenotyping through “omics”.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Versailles, France</w:t>
+              <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Arcachon, France. , 2016, IUFRO Genomics and Forest Tree Genetics. Book of Abstract</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955098v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with Phytophthora capsici.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcriptomic regulation in pepper during the interaction with &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Massire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Eucarpia Capsicum and Eggplant Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary</w:t>
+              <w:t xml:space="preserve">16. Eucarpia Capsicum and Eggplant Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kecskemét, Hungary. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551784v1</w:t>
+                <w:t xml:space="preserve">hal-02799453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of transcriptomic and proteomics approaches in characterizing short-term gravi-perception signaling networks in poplar wood.</w:t>
               </w:r>
@@ -12625,64 +12625,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Mauriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Rogier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12789,51 +12789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadim N. Tayeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Aluome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Food Legumes Research Conference (IFLRC VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Saskatoon, Canada. , 225 p., 2014</w:t>
@@ -12862,103 +12862,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation to water deficit in poplar mature leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Hummel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Tisserant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Abiotic Stress Tolerance. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, Vienne, Austria. 1 p., 2009</w:t>
@@ -12987,77 +12987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular bases of acclimation and adaptation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwin Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13269,51 +13269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and comparison of phenotypic methods for colour assessment and polyphenolic composition evaluation in red flesh apples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13407,77 +13407,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexpression network and phenotypic analysis identify metabolic pathways associated with the effect of warming on grain yield components in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Roche-Eyheraguibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Girousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Gouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13638,320 +13638,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03470322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamdro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Girodet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
+              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733722v1</w:t>
+                <w:t xml:space="preserve">hal-02790107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissection of pea responses to drought during vegetative growth and seed filling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Drought response of nodulated roots in pea: from ecophysiological to transcriptomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Salon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference "Advances in grain legume cultivation and use. Translating legume research into end-users reality"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Novi Sad, Serbia. 180 p</w:t>
+              <w:t xml:space="preserve">8. International Conference on Legume Genetics and Genomics (ICLGG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Noble Research Institute., Sep 2017, Siófok, Hungary. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790107v1</w:t>
+                <w:t xml:space="preserve">hal-02733722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rose genome sequencing initiative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Hibrand-Saint Oyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Hamama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14138,1368 +14138,1368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+                <w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Rogier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Amanzougarene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
+              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604112v1</w:t>
+                <w:t xml:space="preserve">hal-01603542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de variants (SNPs) et génotypage à partir de données RNA-seq chez le peuplier noir</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+                <w:t xml:space="preserve">A transcriptomic approach identifies candidate genes for drought tolerance during the reproductive phase in pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque EPGV 2016 "Détection, Gestion et Analyse du Polymorphisme des Génomes Végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Angers, France</w:t>
+              <w:t xml:space="preserve">2. International Legume Society Conference - Legumes for a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Legume Society., Oct 2016, Lisbonne, Portugal. 358 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603542v1</w:t>
+                <w:t xml:space="preserve">hal-01604112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea in the genomic era</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
+                <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8. Effectome Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536570v1</w:t>
+                <w:t xml:space="preserve">hal-01210021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Pea in the genomic era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Burstin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susete Alves Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Aluome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadim Tayeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
+              <w:t xml:space="preserve">Séminaire IFR AIB (Agrobiosciences, Interactions &amp; Biodiversité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741948v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kaneda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv27n1Ab19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797595v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of DNA methylation in clones and nonclones of two different breeds: Holstein and Japanese black</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41. Annual Conference IETS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741067v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role du sulfate vacuolaire dans l'élaboration de la composition proteique des graines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vieren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque National Réseau Français de Biologie des Graines "Graines 2015"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Français de Biologie des Graines (RFBG). FRA., Oct 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences tardives de perturbations épigénétiques précoces : exemple des clones bovins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Larcher</w:t>
+                <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197642v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">An aberrant age of liver DNA methylation is associated with cloning-induced pathologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kiefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Conférence Jacques Monod, DNA methylation and demethylation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Nov 2015, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795452v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA-Seq study of host resistance and isolate aggressiveness on gene expression in [i]Phytophthora capsici[/i]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Toward a characterization of the pepper host resistance effect on the gene expression of the pathogenic &amp;lt;em&amp;gt;Phytophthora capsici&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Massire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Massire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Effectome Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Lauret, France</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210021v1</w:t>
+                <w:t xml:space="preserve">hal-02795452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; hypermycorrhizal B9 mutant displays an altered response to phosphate and is more susceptible to &amp;lt;em&amp;gt;Aphanomyces euteiches&amp;lt;/em&amp;gt;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Nam Truong Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Thalineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Adam Kondorosi Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frontiers in Legume Biology., Dec 2014, Gif-sur-Yvette, France</w:t>
@@ -15522,467 +15522,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004742v1</w:t>
+                <w:t xml:space="preserve">hal-01019185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: A high throughput study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne E. Campion</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Conference of the International Embryo Transfer Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Hanovre, Germany. pp.173, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/RDv25n1Ab51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004784v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloning disrupts the methylation signatures associated to age in cattle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Investigation of inter-individual epigenetic variability in bovine clones: a high throughput study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kiefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne E. Campion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Jacques Monod Méthylation et déméthylation de l'ADN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Sep 2013, Roscoff, France</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Animal Production (EAAP). FRA., Aug 2013, Nantes, France. pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019185v1</w:t>
+                <w:t xml:space="preserve">hal-01004784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la réponse au phosphate du mutant hypermycorhizien B9 de Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16037,103 +16037,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Balzergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génoplante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Mallemort-en-Provence, France. 22 p</w:t>
@@ -16281,652 +16281,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nelly Desplat</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758206v1</w:t>
+                <w:t xml:space="preserve">hal-02816667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId614" w:history="1">
+                <w:t xml:space="preserve">Genome-wide analysis of the fasciclin-like arabinogalactan (FLA) gene family in Populus trichocarpa and their expression profiling in tension wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Fedirko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis R. Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moreau Alain</w:t>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">Workshop "Systems biology for plant design"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751062v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
+                <w:t xml:space="preserve">Effects of water stress and rewatering during tension wood formation on xylem cell differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis R. Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreau Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
+              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817980v1</w:t>
+                <w:t xml:space="preserve">hal-02751062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Françoise F. Laurans</w:t>
+                <w:t xml:space="preserve">POPSEC : molecular bases of acclimation to water deficit in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Balzergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Poplar symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
+              <w:t xml:space="preserve">3. symposium franco-suédois UPRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Champenoux, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02821989v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions.</w:t>
+                <w:t xml:space="preserve">Whole-genome transcriptomic analysis of xylem tissues for two poplar genotypes of contrasted tolerance to water deficit submitted to various drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise F. Laurans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Thiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Poplar Symposium From Genes to Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. n.p</w:t>
+              <w:t xml:space="preserve">2. Poplar symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Göttingen, Germany. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816667v1</w:t>
+                <w:t xml:space="preserve">hal-02821989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of Arabidopsis mutants affected in seed development or germination</w:t>
               </w:r>
@@ -17371,51 +17371,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="943FF477"/>
+    <w:nsid w:val="6D3EE4D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17602,51 +17602,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-balzergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161512138570562100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1462545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726426v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larrieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;rault" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104683" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4030013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618006v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gil" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vega" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Felitti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Picardi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helia-2018-0012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884703v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082464" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621168v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M S Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gratias" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00557" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Fernanda Chirinos Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoevi Agbevenou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw474" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602834v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01837" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12253" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537946v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Sajjad" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Cristescu" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12371" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mordret" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086442" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639466v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Huynh-Thu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C Kane" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12818" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639339v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bardou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig G. Simpson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero-Barrios" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.06.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djafi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergnolle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wietrzy&#241;ski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00307" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639283v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12636" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646356v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Nars" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12198" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cole" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacobs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1339-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5040628-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339372v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun M&#246;nke" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Rutten" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Keilwagen" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04999.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646180v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lozano-Duran" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Romero" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0021-6" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647027v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Zabulon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002825" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003428v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthe George" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Mukerjee" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin S. Kim" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00692.x" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647043v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000145v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082792" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652604v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Vincourt" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086694" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647827v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Streubel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Boch" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-10-0254" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004556v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barek B. Tamasloukht" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Martinez" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi K. Tozo" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Barbier" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err077" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05576361v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloche A" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin M" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746810v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599612v3" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795207v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-balzergue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6823-0601" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253129001" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/33161512138570562100" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05477060v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Trompette" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hanteville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Cournol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5c14465" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606946v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lalanne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkag104/8662901" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoto Sano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi Lounifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven P.C. Groot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongli He" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2026.111094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081217v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Belin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Balzergue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1462545" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923129v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Emmanuel Koutouan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Le Clerc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Suel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Hamama" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Claudel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13010071" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Larrieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brunoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gu&#233;rault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Hennet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2022.104683" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03733327v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Lounifi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Collet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cl&#233;ment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.867263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03908269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Maillot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Massire" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.980587" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03703920v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zivy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.832246" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Jardinaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fromentin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Auriac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Moreau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pecrix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac177" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03144134v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Dolores P&#233;rez-Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Davi&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Barbier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Og&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab046" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250764v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Trung Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelya Planchard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Arnal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msab115" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900600v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wuqian Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Celton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard G. Buck-Sorlin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/epigenomes4030013" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sawicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Rondeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Courteaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanja Rabenoelina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gea Guerriero" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051130" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02516576v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand-Saint Oyant" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ruttink" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Kirov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepika Lakhwani" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/254102" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625394v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Taconnat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;ro Borrega" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Yansouni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-018-0275-x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621747v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Rey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l M. Abrouk" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Keeble-Gagn&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslava Karafiatova" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vr&#225;na" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12913" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Lloyd" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Blary" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charif" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charpentier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14836" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01873309v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hibrand Saint-Oyant" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ruttink" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hamama" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kirov" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lakhwani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0166-1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622249v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Amanzougarene" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5239-z" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623273v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Girousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche Eyheraguibel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guerin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Gouis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0199434" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618006v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Gil" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Vega" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Felitti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Picardi" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/helia-2018-0012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621168v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon M S Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Gratias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thareau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx046" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01884703v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong Xia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Saux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maharajah Ponnaiah" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gilard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Perreau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19082464" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602776v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gayral" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Elmorjani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dalgalarrondo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Pateyron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00557" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098596v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Thieme" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lanciano" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daccord" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-017-1265-4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645144v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen I. Lounifi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Arc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01984" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Herrbach" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Fernanda Chirinos Herrera" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rengel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokoevi Agbevenou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw474" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354648v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Damiani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Drain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00794" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Blondet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bib/bbw092" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602834v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rey" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laporte" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bonhomme" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.01837" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633915v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kiefer" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38869" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537946v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat El-Maarouf-Bouteau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasar Sajjad" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Bazin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlade" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona M. Cristescu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12371" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631144v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Badis" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafitte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Huguet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mpp.12253" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204176v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Martinez de Alba" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beatriz Moreno" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabriel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Mallory" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Christ" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv119" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137554v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Zaag" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tamby" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Guichard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Tariq" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1155" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197628v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bourion" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Larambergue" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jacquin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru124" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204101v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Galland" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Boutet-Mercey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Godin-P&#233;r&#233;nnez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu095" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631808v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frei Dit Frey" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Victoria Garcia" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bigeard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Bueso" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2014-15-6-r87" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01367425v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meimoun" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernest Mordret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B. Langlade" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Arribat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086442" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634365v2" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Arnaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Thibaud" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Javot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.248112" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639466v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Marchand" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;n Anh Huynh-Thu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolan C Kane" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vares" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12818" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696275v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Nam Truong" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Thalineau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fournier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Potin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12370" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639339v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bardou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Ariel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig G. Simpson" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Romero-Barrios" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2014.06.017" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063227v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pasquet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chaouch" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Macadr&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balzergue" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huguet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-629" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197631v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Lange" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Zuber" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Sement" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chicher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004564" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01578746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Djafi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Vergnolle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cantrel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Wietrzy&#241;ski" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delage" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00307" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639283v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vailleau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Verni&#233;" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12636" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195495v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Sarah-Jane Wong Quai M. S.-J. W. Q. Lam" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Barbier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jauneau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646356v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Nars" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bottin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie S. Huguet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12198" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209915v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cole" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jacobs" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-012-1339-4" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G5040628-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647583v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Andrio" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.04046.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339372v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Junker" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun M&#246;nke" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Twan Rutten" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Keilwagen" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seifert" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2012.04999.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003428v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymerick Eudes" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthe George" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purba Mukerjee" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin S. Kim" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Pollet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-7652.2012.00692.x" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647027v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourbousse" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikhlak Ahmed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Zabulon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002825" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646180v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lozano-Duran" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Garcia" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis C. Romero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-012-0021-6" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644423v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maury" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hourlier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045249" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189696v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cubillos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmid Khalili" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Elftieh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-13-117" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647043v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004556v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barek B. Tamasloukht" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Martinez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi K. Tozo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile O. Barbier" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/err077" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Berthet" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Demont-Caulet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Pollet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw P. Bidzinski" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Cezard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.110.082792" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652604v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. Vincourt" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.111.086694" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964164v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umar Masood Quraishi Masood-Quraishi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Pont" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole C. Confolent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-010-0183-2" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74XSWVWQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190508v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pont" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Confolent" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Salse" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2011-12-12-r119" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647827v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanhua Yu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Streubel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Champion" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Boch" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-11-10-0254" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753396v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dubois" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud A. Remay" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raymond" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chauvet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028455" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193445v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Young" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tilly" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Bitton" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-448" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663875v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cohen" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tisserant" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-11-630" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339362v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Khalife" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Lefevre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/pri.12773" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664349v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Chague" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Just" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Mestiri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie A.-M. Tanguy" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03339.x" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666532v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Blesbois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couty" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.21062" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A5A6FF85DFC73E2434C7A76EE2D98BB937F5964F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759702v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Ribot" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hirsch" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tharreau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Notteghem" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.06.013" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Z8GJ9K7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412597v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cossegal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambrier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mbelo" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.112698" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275798v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ruffel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Freixes" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tillard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeudy" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.107.115667" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666483v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Batellier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-110" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203869v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gagnot" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm757" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668276v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien S. Aubourg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Brunaud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-401" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04373055v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kian H&#233;maty" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Sado" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ageeth van Tuinen" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Rochange" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Desnos" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2007.05.018" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678939v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Samson" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand B. Dubreucq" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic L. Lepiniec" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682810v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Aubourg" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/embo-reports/kvf237" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670631v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chauvin" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le-Clainche" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Boulaire" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694052v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Palauqui" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0960-9822(99)80016-5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687808v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline T. Elmayan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. B&#233;on" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourdon" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Daubremet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05576361v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ruh" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Denanc&#233;" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andro C" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baloche A" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jousselin M" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955165v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Virlouvet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chaignon" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jacquemot" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloren&#231; Cabrera-Bosquet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737565v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551784v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bouchet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunaud" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955098v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456005v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799453v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744040v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Richet" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Laurans" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743375v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Burstin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susete Alves Carvalho" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim N. Tayeh" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Aluome" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817713v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Hummel" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822891v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dreyer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05515835v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Serandat" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine L&#234; Van" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761470v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293568v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Roche-Eyheraguibel" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03470322v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790107v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamdro" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733722v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Salon" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Girodet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03104072v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Thouroude" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chastellier" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02955034v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Javelle" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603542v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604112v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210021v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536570v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadim Tayeh" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Brochot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741067v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaneda" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab19" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197642v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739410v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thompson" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vieren" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797595v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795452v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800521v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Nam Truong Cellier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019185v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004742v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette Martin-Magniette" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv25n1Ab51" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004784v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746810v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Morandi" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diederik van Tuinen" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823287v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757331v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816667v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758206v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fedirko" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751062v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreau Alain" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817980v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821989v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765356v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boisson" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599612v3" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jeauffre" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bahut" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795207v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Francoise Adam-Blondon" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Cunff" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>