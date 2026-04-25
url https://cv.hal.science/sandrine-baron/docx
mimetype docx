--- v0 (2026-03-15)
+++ v1 (2026-04-25)
@@ -191,85 +191,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze Age copper supply in Mediterranean France: first results from lead isotope and chemical analyses of hoarded metalwork</w:t>
+                <w:t xml:space="preserve">Le dépôt d’objets métalliques de l’âge du Bronze final de Barraca à Saint-Victor-la-Coste (Gard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
@@ -279,4318 +279,4435 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Meynieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106432⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15zv6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386745v1</w:t>
+                <w:t xml:space="preserve">hal-05578858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ copper isotope analysis by femtosecond Laser Ablation MultiCollector Inductively Coupled Plasma Mass Spectrometry (fs-LA-MC-ICP-MS) on historical gold coins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascale Louvat</w:t>
+                <w:t xml:space="preserve">Bronze Age copper supply in Mediterranean France: first results from lead isotope and chemical analyses of hoarded metalwork</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Meynieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Dallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D4JA00217B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 185, pp.106432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04906245v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">In situ copper isotope analysis by femtosecond Laser Ablation MultiCollector Inductively Coupled Plasma Mass Spectrometry (fs-LA-MC-ICP-MS) on historical gold coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Louvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39, pp.1948. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ja90024c⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.226-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4JA00217B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931990v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04906245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Correction: Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 39, pp.1948. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4ja90024c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544491v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149148v1</w:t>
+                <w:t xml:space="preserve">hal-04544491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03917172v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04149148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028513v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbour geoarchaeology of Lechaion (Corinth area, Greece) sheds new light on economics during the Late Bronze Age/Early Iron Age transition</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
+                <w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Tavella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107167⟩</w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.310-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282063v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dépôt métallique du Bronze final 2 de Saint-Sulpice (Lot). Premier aperçu</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Bordas</w:t>
+                <w:t xml:space="preserve">Harbour geoarchaeology of Lechaion (Corinth area, Greece) sheds new light on economics during the Late Bronze Age/Early Iron Age transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 465, pp.107167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253832v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the provenance of iron bars from Les Saintes-Maries-de-la-Mer Roman shipwrecks (South-east France) with iron isotopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dépôt métallique du Bronze final 2 de Saint-Sulpice (Lot). Premier aperçu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Billiant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Milot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, pp.25-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03385695v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04253832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches archéologiques sur les mines et la métallurgie de l’argent à Imiter (Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+                <w:t xml:space="preserve">Investigating the provenance of iron bars from Les Saintes-Maries-de-la-Mer Roman shipwrecks (South-east France) with iron isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/21915784-20210002⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64 (2), pp.385-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176019v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03385695v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Ettler</w:t>
+                <w:t xml:space="preserve">Recherches archéologiques sur les mines et la métallurgie de l’argent à Imiter (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.90-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/21915784-20210002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02895478v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medieval Silver Production around Sijilmâsa, Morocco</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment on: “A novel approach to peatlands as archives of total cumulative spatial pollution loads from atmospheric deposition of airborne elements complementary to EMEP data: Priority pollutants (Pb, Cd, Hg)” by Ewa Miszczak, Sebastian Stefaniak, Adam Michczyński, Eiliv Steinnes and Irena Twardowska</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Enrico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ettler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12546⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 737, pp.138699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001994v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry of Gold ores Mined During celtic times from the north- Western french Massif central</w:t>
+                <w:t xml:space="preserve">Medieval Silver Production around Sijilmâsa, Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54222-x⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (3), pp.593-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02484322v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential use of Fe isotopes for ancient non-ferrous metals tracing through the example of a lead-silver production site (Imiter mine, Anti-Atlas, Morocco)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geochemistry of Gold ores Mined During celtic times from the north- Western french Massif central</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Tămaș</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rivoal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Cauuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Telouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.22-33. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.07.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54222-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02399060v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02484322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Analysis of Copper Alloys by Femtosecond Laser Ablation Inductively Coupled Plasma Mass Spectrometry: Constrains on Matrix Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anastassia Y. Borisova</w:t>
+                <w:t xml:space="preserve">Potential use of Fe isotopes for ancient non-ferrous metals tracing through the example of a lead-silver production site (Imiter mine, Anti-Atlas, Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ajac.2018.93013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.22-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010519v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">In Situ Analysis of Copper Alloys by Femtosecond Laser Ablation Inductively Coupled Plasma Mass Spectrometry: Constrains on Matrix Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Velásquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastassia Y. Borisova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.150-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ajac.2018.93013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760766v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe d’ateliers du Cabezo del Pino (Sierra Minera de Cartagena-La Unión, Murcia) et l’organisation de l’activité minière à Carthago Noua à la fin de la République romaine. Apports croisés de l’archéologie et de la géochimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia V. Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/aespa.090.017.007⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010494v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene history of woodland dynamics and wood use in an ancient mining area of the Pyrenees (Ariège, France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le complexe d’ateliers du Cabezo del Pino (Sierra Minera de Cartagena-La Unión, Murcia) et l’organisation de l’activité minière à Carthago Noua à la fin de la République romaine. Apports croisés de l’archéologie et de la géochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (90), pp.147-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/aespa.090.017.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760722v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Late Holocene history of woodland dynamics and wood use in an ancient mining area of the Pyrenees (Ariège, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The crucible</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.141 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01985001v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The crucible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.3-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.10.003⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01978550v1</w:t>
+                <w:t xml:space="preserve">hal-01985001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 76, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187779v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic vein-type Pb–Zn mineralization in the Pyrenees: Lead isotopic and fluid inclusion evidence from the Les Argentières and Lacore deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Munoz</w:t>
+                <w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Salvi</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012425v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites des méthodes isotopiques pour restituer la circulation des métaux aux périodes anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesozoic vein-type Pb–Zn mineralization in the Pyrenees: Lead isotopic and fluid inclusion evidence from the Les Argentières and Lacore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Méthodes et formations en archéométrie en France, 138, pp.35-39</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978766v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More questions than answers: the Southeast Asian Lead Isotope Project 2009–2012</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports et limites des méthodes isotopiques pour restituer la circulation des métaux aux périodes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Méthodes et formations en archéométrie en France, 138, pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01529111v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mineralogy and geochemistry can improve the significance of Pb isotopes in metal provenance studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More questions than answers: the Southeast Asian Lead Isotope Project 2009–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S. Bellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/arcm.12037⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.273-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147537v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Mineralogy and Geochemistry Can Improve the Significance of Pb Isotopes in Metal Provenance Studies?</w:t>
+                <w:t xml:space="preserve">How mineralogy and geochemistry can improve the significance of Pb isotopes in metal provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mahé-Le-Carlier</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. G. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 56 (4), pp.665-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012445v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Mineralogy and Geochemistry Can Improve the Significance of Pb Isotopes in Metal Provenance Studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Gabriel Tămaş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Mahé-Le-Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00907274v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Thomas</w:t>
+                <w:t xml:space="preserve">Recent climatic and anthropogenic imprints on lacustrine systems in the Pyrenean Mountains inferred from minerogenic and organic clastic supply (Vicdessos valley, Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Courp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tachikawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683613505340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00621255v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00907274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCR - Le Plomb argentifère ancien du Mont Lozère (Lozère). A la recherche des mines, des minerais et des ateliers, des paysages et des hommes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+                <w:t xml:space="preserve">Wild brown trout affected by historical mining in the Cévennes national park, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Revelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Biville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.2669⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (16), pp.6823-6830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200755n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00958361v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géochimie isotopique du plomb en archéologie minière et métallique. Exemple du Mont Lozère dans les Cévennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCR - Le Plomb argentifère ancien du Mont Lozère (Lozère). A la recherche des mines, des minerais et des ateliers, des paysages et des hommes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Allée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 34, pp.149-158. </w:t>
+              <w:t xml:space="preserve">, 2010, 34, pp.99-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.2723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.2669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02356494v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00958361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géochimie isotopique du plomb en archéologie minière et métallique. Exemple du Mont Lozère dans les Cévennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.2723⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00983985v1</w:t>
+                <w:t xml:space="preserve">hal-02356494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological reconstruction of medieval lead production : implications for ancient metal provenance studies and paleopollution tracing by Pb isotopes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+                <w:t xml:space="preserve">Diversité des milieux de vie et variabilité de la morphologie sociale en Afrique. Étude de cas pour un programme de recherche, de la préhistoire à l'actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loup Abbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Valdeyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Carignan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120-121, pp.7-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02356474v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00983985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact of early palaeometallurgy: pollen and geochemical analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeological reconstruction of medieval lead production : implications for ancient metal provenance studies and paleopollution tracing by Pb isotopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Carignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00334-006-0039-9⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24, pp.2093-2101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00332036v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Environmental impact of early palaeometallurgy: pollen and geochemical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jouffroy-Bapicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (4), pp.251-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-006-0039-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00332036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le plomb argentifère ancien du Mont-Lozère (48) : à la recherche des mines, des minerais et des ateliers, des paysages et des hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études et de recherches littéraires et scientifiques de Mende</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22, pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02869488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4600,6412 +4717,6412 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las fistulae plumbeae y el comercio del plomo en la época romana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I Reunión científica Plumbum Hispaniae. La producción del plomo en la Hispania romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proyecto Metalla Oretana, Mar 2025, La Carolina (Jaén), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Binder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du cuivre par spectrométrie de masse à plasma à couplage inductif couplée à l’ablation laser femtoseconde (fs-LA-MC-ICP-MS) sur des monnaies d’or anciennes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectra’Atom 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evidence of protohistoric palaeo-metallurgical activity in the ancient harbour area of Lechaion (Corinth, Greece).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+                <w:t xml:space="preserve">Analyser le plomb des fistulae aquariae dans une perspective d’histoire économique. Réflexions préliminaires et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 – 14e colloque international sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le fistulae aquariae e il mercato del piombo nel mondo romano. Stato del progetto e confronti regionali (Italia settentrionale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Udine - TRACES, Oct 2024, Aquileia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867160v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le plomb des fistulae aquariae dans une perspective d’histoire économique. Réflexions préliminaires et premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rico</w:t>
+                <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fistulae aquariae e il mercato del piombo nel mondo romano. Stato del progetto e confronti regionali (Italia settentrionale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Udine - TRACES, Oct 2024, Aquileia, Italy</w:t>
+              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05028027v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Geoarchaeological evidence of protohistoric palaeo-metallurgical activity in the ancient harbour area of Lechaion (Corinth, Greece).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Q14 – 14e colloque international sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852854v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport d'une recherche interdisciplinaire à la connaissance de la couverture en plomb contemporaine de Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Naissance et renaissance d'une cathédrale. Notre-Dame de Paris sous l'œil des scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la métallurgie ancienne du cuivre en France : approches analytiques et statistiques des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectr'atom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-isotopic (Pb-Fe-Cu) and elemental characterization of Islamic gold coins (Fatimids): an insight into Trans-Saharan trade and chaîne opératoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04077774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodological developments in the measurement of Pb, Fe and Cu isotopes in ancient gold for the purpose of provenance studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chronological appropriation of lead through analytical, historical and archaeological studies from the case of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurisation, Offrande, Recyclage et Echange de Métaux à l’âge du Bronze en Languedoc : le projet ThéOREM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meynieux G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nordez N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mines et Métallurgies en Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Lead Recovered from the IDM-013 Shipwreck in Mozambique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. L. Conlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Lisbonne Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses élémentaires et isotopiques de contenants funéraires en plomb d’époque romaine en Normandie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange : Le plomb archéologique, étude, analyse et valorisation (Nantes, Arc'Antique, 24 février 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590630v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses élémentaires et isotopiques de contenants funéraires en plomb d’époque romaine en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journée d'échange : Le plomb archéologique, étude, analyse et valorisation (Nantes, Arc'Antique, 24 février 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930306v1</w:t>
+                <w:t xml:space="preserve">hal-03590630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973644v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’analyses isotopiques (Pb, Cu et Fe) in situ par fs-LA-MC-ICP-MS sur matrice archéologique en or dans une perspective d’étude de provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du Cu, Fe, Pb par spectrométrie de masse à source plasma et ablation laser femtoseconde (fs LA-MC-ICP-MS) de monnaies d’or anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectratom 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloque « Chimie et Notre Dame : la Science au service d’une résurrection »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Chimie et Notre Dame : la Science au service d’une résurrection »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la Chimie, Feb 2022, Paris Maison de la Chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Briard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre Dame de Paris following the fire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures morpho-typologiques et approches archéométriques. Le dépôt de bronzes de Saint-Sulpice (Lot) ~1050-1000 av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lagarde-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaêlle Ménieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Dialogues entre archéologues et archéomètres autour des métaux non-ferreux anciens"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Référentiels miniers pour le traçage de l’or aux périodes anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVREVS – Le pouvoir de l’Or / The Power of Gold </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02024339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman mining in Cartagena (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Classical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Kôln-Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence de production d’argent aux périodes médiévales à Sijilmâsa (Tafilalet, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congres Pan-African Archaeological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations minières anciennes au Maroc : l’exemple d’Imiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver Production in Sijilmâsa (Morocco) during Medieval Times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27nd V. M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes for ancient iron metal tracing: comparison with trace elements analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27nd V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes du fer pour le traçage des métaux anciens comparaison avec les méthodes de traçage classiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autumn Meeting on Isotopomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française des IsotopeS, SFIS, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes as a new tool for ancient metal tracing: comparison with classical tracing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists 22th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Vilnius, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes analysis for ancient metal tracing: application to the study of iron making in the Bassar region (Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists (SAFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-ferrous metal production in Sijilmâsa during medieval times (Tafilalet, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists (SAFA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-ferrous metal production in Sijilmâsa during medieval times (Tafilalet, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International “Precious metals in the medieval Mediterranean”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient metals tracing by iron isotopes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème symposium d’archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes du fer, un nouvel outil pour le traçage des métaux anciens. Société Française des IsotopeS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Monréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes as a new tool for ancient metal tracing : comparaison with classical tracing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres de l’EAA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Holocène récent des dynamiques forestières et des usages industriels du bois dans le Vicdessos et le Couserans : les derniers acquis du projet FODYNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l’OHM Haut-Vicdessos (coord. D. Galop), Toulouse, 8 décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Galop, Dec 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodologial approach to trace ancient metal production: Gaul mining from Limousin and Morvan (France). A case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Cauuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Călin Gabriel Tămaş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archaeologists 20th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FOrêts passées, DYnamiques et processus de recolonisation à travers l'étude des activités miNières et métAllurigiques historiques du Haut-Vicdessos et de ses abords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Barcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2012/2013 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogéochimie des tourbières des étangs de Bassiès: processus naturels vs. Influence humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2010 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial practices, landscape dynamics and spatiotemporal mobilities in a French medium mountain: integrated approach combining archaeological and palaeoecological investigations performed in the Cantal Massif and the Mount Lozere (French Massif Central)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on archaeology of european mountain landscapes “The construction of mountain territories ; resource exploitation and practice mobility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00421705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution expérimentale de réduction de minerais argentifères : Implications sur les problématiques de filiation minerai/objet, et de traçabilité dans l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Archéologique de l’Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution Expérimentale d’Elaboration de Plomb Argentifère : Implications sur la Filiation des Métaux et le Traçage Environnemental des Paléo Pollutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métallurgie du plomb avant Agricola</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Florac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plomb argentifère ancien du mont Lozère (Massif central) : une approche historique, géologique et paléoenvironnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement et peuplement de la moyenne montagne du tardiglaciaire à nos jours : Actes de la table ronde internationale de Pierrefort (Cantal) du 19 au 20 juin 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Pierrefort, France. pp.135-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">reconstitutions expérimentales de procédés anciens de la métallurgie du plomb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval Lead Smelting on the Mont Lozère, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11020,176 +11137,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medieval Lead Smelting on the Mont Lozère, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Bailly-Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Louis de Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe: International Conference : 24-25-26 September 2003, Milan, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Milan, Italy. pp.635-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02561021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11199,961 +11316,961 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic and mineralogical characterization of slag of Sijilmâsa and ore from the hinterland (Tafilalet, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Forest cover changes and trajectories in an ancient mining area of the Pyrenees from Antiquity to the 19th century (Aulus-les-Bains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cunill</w:t>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
+              <w:t xml:space="preserve">International open workshop « Socio-Environmental Dynamics over the last 12,000 Years: The Creation of Landscapes IV »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197066v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest cover changes and trajectories in an ancient mining area of the Pyrenees from Antiquity to the 19th century (Aulus-les-Bains, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International open workshop « Socio-Environmental Dynamics over the last 12,000 Years: The Creation of Landscapes IV »</w:t>
+              <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012542v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozoic Pb-Zn vein mineralizing events in the Pyrenees: evidence from the Aulus-les-Bains area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th meeting of The Society for Geology Applied to Mineral Deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary petrographic analyses of ancient slags of lead-silver metallurgy (Imiter Mine, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plomb argentifère du Mont Lozère (48). Apports des premières études pétrologiques et isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Carignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12163,91 +12280,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ThéOREM Thésaurisation, Offrande, Recyclage et Échange de Métaux à l'âge du Bronze en Languedoc : étude de dépôts inédits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Dallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12270,647 +12387,647 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N. Houlès; S. Mauné. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mines et métallurgie en Occitanie du Néolithique au Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Arts Vailhan, pp.177-188, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05386974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de l’archéologie minière aux études de provenance des métaux</w:t>
+                <w:t xml:space="preserve">Provenance du plomb utilisé au 1er s. a.C. sur un site du détroit de Gibraltar (La Silla del Papa, Tarifa, Cadix)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet, Ausonius Éditions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions; Ausonius Éditions, 2023, ISBN html : 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ausonius Éditions</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-04264658v1</w:t>
+                <w:t xml:space="preserve">hal-04282061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Provenance du plomb utilisé au 1er s. a.C. sur un site du détroit de Gibraltar (La Silla del Papa, Tarifa, Cadix)</w:t>
+                <w:t xml:space="preserve">L’apport de l’archéologie minière aux études de provenance des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Călin Gabriel Tămaș</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Meunier; Jean-Marc Fabre; Eneko Hiriart; Stéphane Mauné; Călin Gabriel Tămaş. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l’honneur de Béatrice Cauuet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.23⟩</w:t>
+              <w:t xml:space="preserve">Mines et métallurgies anciennes. Mélanges en l'honneur de Béatrice Cauuet, Ausonius Éditions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.275-284, 2023, 978-2-35613-537-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/dana9.9782356135377.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282061v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les galets de verre au plomb carolingiens issus des scories de Melle : élaboration et distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Gratuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Guerrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bompaire, Marc; Sarah, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mine, métal, monnaie, Melle : les voies de la quantification de l'histoire monétaire du haut Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-110, 2017, 978-2-600-05736-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plomb : de son exploitation à son traçage dans les matériaux archéologiques et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.175-194, 2014, Sciences archéologiques, 978-2-813-00163-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodes isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ph. Dillmann; L. Bellot-Gurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2813001635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie antique et médiévale des métaux non ferreux et paléo pollutions : les apports de la géochimie isotopique - Le cas du plomb argentifère sur le Mont Lozère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"L’archéologie au laboratoire". S. Thiébault, P. Depaepe (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12978,51 +13095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56EB200F"/>
+    <w:nsid w:val="9AF68861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13209,51 +13326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099591790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/les-metaux-economie-et-techniques-par-l-archeologie-et-le-laboratoire/sandrine-baron--48846.kjsp?RH=annuaire_traces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04931990v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja90024c" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282063v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107167" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03176019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20210002" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001994v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12546" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484322v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54222-x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2018.93013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012425v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boucher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978766v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147537v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12037" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012445v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;-Le-Carlier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2669" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2723" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.08.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMWG5191-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869488v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909830v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930338v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282096v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynieux G." TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordez N." TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282051v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Conlin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03590630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930306v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930301v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930283v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024339v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012521v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Souhassou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011396v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012505v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012508v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012497v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011336v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012496v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011263v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011332v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012485v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977987v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360764v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359307v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561024v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359217v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561021v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012555v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012541v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357552v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carignan" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264658v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apport-de-l-archeologie-miniere-aux-etudes-de-provenance-des-metaux/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.31" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282061v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.23" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600057363" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012565v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012563v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012568v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099591790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/les-metaux-economie-et-techniques-par-l-archeologie-et-le-laboratoire/sandrine-baron--48846.kjsp?RH=annuaire_traces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zv6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04931990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja90024c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03176019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20210002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54222-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2018.93013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;-Le-Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2669" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2723" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.08.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMWG5191-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynieux G." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordez N." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Conlin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03590630v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Souhassou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carignan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apport-de-l-archeologie-miniere-aux-etudes-de-provenance-des-metaux/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.31" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600057363" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012563v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012568v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>