--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -610,823 +610,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ja90024c⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931990v1</w:t>
+                <w:t xml:space="preserve">hal-04149148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
+                <w:t xml:space="preserve">Correction: Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 39, pp.1948. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ja90024c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04544491v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical monuments and lead pollution: Lessons from the case of Notre-Dame de Paris and Sainte-Chapelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of a multi-isotopic (Pb, Fe, Cu) analytical protocol in gold matrices for ancient coin provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briard</w:t>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, SI: Notre-Dame de Paris, 65, pp.99-106. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2023.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ja00312d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04149148v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harbour geoarchaeology of Lechaion (Corinth area, Greece) sheds new light on economics during the Late Bronze Age/Early Iron Age transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 465, pp.107167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03917172v1</w:t>
+                <w:t xml:space="preserve">hal-04282063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cloquet</w:t>
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: Lessons for a better discrimination of chemical signatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Tavella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 864, pp.160676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028513v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03917172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harbour geoarchaeology of Lechaion (Corinth area, Greece) sheds new light on economics during the Late Bronze Age/Early Iron Age transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead from Notre-Dame fire plume caught 15 km from Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Delile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+                <w:t xml:space="preserve">Christophe Cloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bouras</w:t>
+                <w:t xml:space="preserve">Marie-José Tavella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
+                <w:t xml:space="preserve">Magali Beguin-Leprieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 465, pp.107167. </w:t>
+              <w:t xml:space="preserve">ACS Earth and Space Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (2), pp.310-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2023.107167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsearthspacechem.2c00321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282063v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dépôt métallique du Bronze final 2 de Saint-Sulpice (Lot). Premier aperçu</w:t>
               </w:r>
@@ -2387,423 +2387,423 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t>
+                <w:t xml:space="preserve">Late Holocene history of woodland dynamics and wood use in an ancient mining area of the Pyrenees (Ariège, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophia V. Hansson</w:t>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Claustres</w:t>
+                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Probst</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 458, pp.141 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760766v1</w:t>
+                <w:t xml:space="preserve">hal-01760722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le complexe d’ateliers du Cabezo del Pino (Sierra Minera de Cartagena-La Unión, Murcia) et l’organisation de l’activité minière à Carthago Noua à la fin de la République romaine. Apports croisés de l’archéologie et de la géochimie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atmospheric and terrigenous metal accumulation over 3000 years in a French mountain catchment: Local vs distal influences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophia V. Hansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/aespa.090.017.007⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (5), pp.45-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2017.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010494v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene history of woodland dynamics and wood use in an ancient mining area of the Pyrenees (Ariège, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
+                <w:t xml:space="preserve">Le complexe d’ateliers du Cabezo del Pino (Sierra Minera de Cartagena-La Unión, Murcia) et l’organisation de l’activité minière à Carthago Noua à la fin de la République romaine. Apports croisés de l’archéologie et de la géochimie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+                <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Ancel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 458, pp.141 - 157. </w:t>
+              <w:t xml:space="preserve">Archivo español de arqueología : serie Anejos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (90), pp.147-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.01.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3989/aespa.090.017.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760722v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
+                <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
@@ -2811,120 +2811,128 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The crucible</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2016.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985001v1</w:t>
+                <w:t xml:space="preserve">hal-01978550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes as a potential tool for ancient iron metals tracing</w:t>
+                <w:t xml:space="preserve">Ancient Iron Metals Tracing by Iron Isotopes Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Poitrasson</w:t>
@@ -2932,674 +2940,666 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The crucible</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01978550v1</w:t>
+                <w:t xml:space="preserve">hal-01985001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports et limites des méthodes isotopiques pour restituer la circulation des métaux aux périodes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Méthodes et formations en archéométrie en France, 138, pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01187779v1</w:t>
+                <w:t xml:space="preserve">hal-01978766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesozoic vein-type Pb–Zn mineralization in the Pyrenees: Lead isotopic and fluid inclusion evidence from the Les Argentières and Lacore deposits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Munoz</w:t>
+                <w:t xml:space="preserve">Bismuth behaviour during ancient processes of silver–lead production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stefano Salvi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cassayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.56-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012425v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports et limites des méthodes isotopiques pour restituer la circulation des métaux aux périodes anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesozoic vein-type Pb–Zn mineralization in the Pyrenees: Lead isotopic and fluid inclusion evidence from the Les Argentières and Lacore deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Méthodes et formations en archéométrie en France, 138, pp.35-39</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978766v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More questions than answers: the Southeast Asian Lead Isotope Project 2009–2012</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How mineralogy and geochemistry can improve the significance of Pb isotopes in metal provenance studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. G. Tamas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.024⟩</w:t>
+              <w:t xml:space="preserve">Archaeometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56 (4), pp.665-680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/arcm.12037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529111v1</w:t>
+                <w:t xml:space="preserve">hal-01147537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How mineralogy and geochemistry can improve the significance of Pb isotopes in metal provenance studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More questions than answers: the Southeast Asian Lead Isotope Project 2009–2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter S. Bellwood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.273-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.08.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/arcm.12037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01147537v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Mineralogy and Geochemistry Can Improve the Significance of Pb Isotopes in Metal Provenance Studies?</w:t>
               </w:r>
@@ -3732,51 +3732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1764-1777. </w:t>
@@ -4725,3189 +4725,3189 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las fistulae plumbeae y el comercio del plomo en la época romana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rico</w:t>
+                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Reunión científica Plumbum Hispaniae. La producción del plomo en la Hispania romana</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Proyecto Metalla Oretana, Mar 2025, La Carolina (Jaén), Spain</w:t>
+              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028021v1</w:t>
+                <w:t xml:space="preserve">hal-05378505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Baudouin</w:t>
+                <w:t xml:space="preserve">Las fistulae plumbeae y el comercio del plomo en la época romana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t>
+              <w:t xml:space="preserve">I Reunión científica Plumbum Hispaniae. La producción del plomo en la Hispania romana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proyecto Metalla Oretana, Mar 2025, La Carolina (Jaén), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05378505v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du cuivre par spectrométrie de masse à plasma à couplage inductif couplée à l’ablation laser femtoseconde (fs-LA-MC-ICP-MS) sur des monnaies d’or anciennes.</w:t>
+                <w:t xml:space="preserve">Multi-isotopic (Pb-Fe-Cu) and elemental characterization of Islamic gold coins (Fatimids): an insight into Trans-Saharan trade and chaîne opératoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra’Atom 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pau (France), France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930345v1</w:t>
+                <w:t xml:space="preserve">hal-04930338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser le plomb des fistulae aquariae dans une perspective d’histoire économique. Réflexions préliminaires et premiers résultats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rico</w:t>
+                <w:t xml:space="preserve">Geoarchaeological evidence of protohistoric palaeo-metallurgical activity in the ancient harbour area of Lechaion (Corinth, Greece).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Athanasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le fistulae aquariae e il mercato del piombo nel mondo romano. Stato del progetto e confronti regionali (Italia settentrionale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università di Udine - TRACES, Oct 2024, Aquileia, Italy</w:t>
+              <w:t xml:space="preserve">Q14 – 14e colloque international sur le Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05028027v1</w:t>
+                <w:t xml:space="preserve">hal-04867160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du cuivre par spectrométrie de masse à plasma à couplage inductif couplée à l’ablation laser femtoseconde (fs-LA-MC-ICP-MS) sur des monnaies d’or anciennes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Spectra’Atom 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pau (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852854v1</w:t>
+                <w:t xml:space="preserve">hal-04930345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evidence of protohistoric palaeo-metallurgical activity in the ancient harbour area of Lechaion (Corinth, Greece).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chabrol</w:t>
+                <w:t xml:space="preserve">Analyser le plomb des fistulae aquariae dans une perspective d’histoire économique. Réflexions préliminaires et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14 – 14e colloque international sur le Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le fistulae aquariae e il mercato del piombo nel mondo romano. Stato del progetto e confronti regionali (Italia settentrionale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Udine - TRACES, Oct 2024, Aquileia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867160v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05028027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport d'une recherche interdisciplinaire à la connaissance de la couverture en plomb contemporaine de Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Studying the evolution of lead sources over the long time scale: the case of Notre-Dame de Paris (12th-19th c.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Naissance et renaissance d'une cathédrale. Notre-Dame de Paris sous l'œil des scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">6th International Conference Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852846v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la métallurgie ancienne du cuivre en France : approches analytiques et statistiques des données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Brun</w:t>
+                <w:t xml:space="preserve">Apport d'une recherche interdisciplinaire à la connaissance de la couverture en plomb contemporaine de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectr'atom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Pau, France</w:t>
+              <w:t xml:space="preserve">Colloque Naissance et renaissance d'une cathédrale. Notre-Dame de Paris sous l'œil des scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909830v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-isotopic (Pb-Fe-Cu) and elemental characterization of Islamic gold coins (Fatimids): an insight into Trans-Saharan trade and chaîne opératoire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la métallurgie ancienne du cuivre en France : approches analytiques et statistiques des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Spectr'atom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930338v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04077774v1</w:t>
+                <w:t xml:space="preserve">hal-04282073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New methodological developments in the measurement of Pb, Fe and Cu isotopes in ancient gold for the purpose of provenance studies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise de Palaminy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chronological appropriation of lead through analytical, historical and archaeological studies from the case of Notre-Dame de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th EAA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thésaurisation, Offrande, Recyclage et Echange de Métaux à l’âge du Bronze en Languedoc : le projet ThéOREM.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Meynieux G.</w:t>
+                <w:t xml:space="preserve">Retracer l’histoire du plomb dans la construction d'un édifice. Une approche interdisciplinaire appliquée au cas de Notre-Dame de Paris.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Diane Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mines et Métallurgies en Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
+              <w:t xml:space="preserve">XXIVe colloque du GMPCA : Archéométrie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282096v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04077774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Lead Recovered from the IDM-013 Shipwreck in Mozambique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thésaurisation, Offrande, Recyclage et Echange de Métaux à l’âge du Bronze en Languedoc : le projet ThéOREM.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Lachenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meynieux G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. L. Conlin</w:t>
+                <w:t xml:space="preserve">Nordez N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lisbonne Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque Mines et Métallurgies en Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cabrières (Hérault), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282051v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the geochemical fingerprint of the lead fallout from the Notre-Dame de Paris fire: lessons for a better discrimination of chemical signatures.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Analysis of Lead Recovered from the IDM-013 Shipwreck in Mozambique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Briard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. L. Conlin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOBTE&amp;ICHMET 2023 : 1st Joint International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
+              <w:t xml:space="preserve">SHA 2023 Conference on Historical and Underwater Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lisbonne Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04282073v1</w:t>
+                <w:t xml:space="preserve">hal-04282051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloque « Chimie et Notre Dame : la Science au service d’une résurrection »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Chimie et Notre Dame : la Science au service d’une résurrection »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Chimie, Feb 2022, Paris Maison de la Chimie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973644v1</w:t>
+                <w:t xml:space="preserve">hal-04930301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses élémentaires et isotopiques de contenants funéraires en plomb d’époque romaine en Normandie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malina Robert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échange : Le plomb archéologique, étude, analyse et valorisation (Nantes, Arc'Antique, 24 février 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03590630v1</w:t>
+                <w:t xml:space="preserve">hal-04282078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses élémentaires et isotopiques de contenants funéraires en plomb d’époque romaine en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malina Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Révillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille (13), France</w:t>
+              <w:t xml:space="preserve">Journée d'échange : Le plomb archéologique, étude, analyse et valorisation (Nantes, Arc'Antique, 24 février 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930306v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03590630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’analyses isotopiques (Pb, Cu et Fe) in situ par fs-LA-MC-ICP-MS sur matrice archéologique en or dans une perspective d’étude de provenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Colloque Notre-Dame</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille (13), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04253947v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Tracer les plombs de Notre-Dame de Paris à l’aide de leurs signatures isotopique et élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Bordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque "Chimie et Notre-Dame : la science au service d'une résurrection"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation de la Maison de la Chimie, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973635v1</w:t>
+                <w:t xml:space="preserve">hal-03973644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+                <w:t xml:space="preserve">Développement d’analyses isotopiques (Pb, Cu et Fe) in situ par fs-LA-MC-ICP-MS sur matrice archéologique en or dans une perspective d’étude de provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Azema</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+                <w:t xml:space="preserve">Maryse Blet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925030v1</w:t>
+                <w:t xml:space="preserve">hal-04253947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du Cu, Fe, Pb par spectrométrie de masse à source plasma et ablation laser femtoseconde (fs LA-MC-ICP-MS) de monnaies d’or anciennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+                <w:t xml:space="preserve">Le plomb à Notre-Dame de Paris : apport des analyses élémentaires et isotopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectratom 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Le plomb archéologique : étude, analyse et valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006976v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloque « Chimie et Notre Dame : la Science au service d’une résurrection »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De Notre-Dame à la Sainte-Chapelle : ce que nous avons appris de la présence du plomb dans les cathédrales gothiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Roy-Barman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Bordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Chimie et Notre Dame : la Science au service d’une résurrection »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Chimie, Feb 2022, Paris Maison de la Chimie, France</w:t>
+              <w:t xml:space="preserve">Séminaire des groupes de travail du chantier scientifique Notre-Dame de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930301v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’analyses multi-élémentaires et isotopiques sur TQ ICP MS : leçons à retenir des travaux sur les échantillons collectés à Notre-Dame-de-Paris après l'incendie de 2019.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">Développement de l’analyse in situ des isotopes du Cu, Fe, Pb par spectrométrie de masse à source plasma et ablation laser femtoseconde (fs LA-MC-ICP-MS) de monnaies d’or anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise de Palaminy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Briard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congres ICP-MS Triple Quad</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Fontenay-aux-Roses, France</w:t>
+              <w:t xml:space="preserve">Spectratom 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282078v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre Dame de Paris following the fire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel (Allemagne), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973661v1</w:t>
+                <w:t xml:space="preserve">hal-04930283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03973646v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03973657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre-Dame de Paris following the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973648v1</w:t>
+                <w:t xml:space="preserve">hal-03973661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the ashes: unprecedented archaeometallurgical investigations in Notre Dame de Paris following the fire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le recyclage du plomb à Notre-Dame de Paris : indices et pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Syvilay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Kiel (Allemagne), Germany</w:t>
+              <w:t xml:space="preserve">journées d’études du GDR Remarch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930283v1</w:t>
+                <w:t xml:space="preserve">hal-03973646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des nouvelles des recherches archéométallurgiques à Notre-Dame de Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Archaeometallurgical investigations in Notre-Dame de Paris: research in progress on construction iron and lead after the fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime L'Héritier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Syvilay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études de la SAFEMM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Moulis, France</w:t>
+              <w:t xml:space="preserve">Historical Metallurgy Society Research In Progress conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03973657v1</w:t>
+                <w:t xml:space="preserve">hal-03973648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signatures morpho-typologiques et approches archéométriques. Le dépôt de bronzes de Saint-Sulpice (Lot) ~1050-1000 av. J.-C</w:t>
               </w:r>
@@ -8008,765 +8008,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Référentiels miniers pour le traçage de l’or aux périodes anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les exploitations minières anciennes au Maroc : l’exemple d’Imiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AVREVS – Le pouvoir de l’Or / The Power of Gold </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024339v1</w:t>
+                <w:t xml:space="preserve">hal-02011396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman mining in Cartagena (Spain)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Référentiels miniers pour le traçage de l’or aux périodes anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Congress of Classical Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Kôln-Bonn, Germany</w:t>
+              <w:t xml:space="preserve">AVREVS – Le pouvoir de l’Or / The Power of Gold </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02012518v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence de production d’argent aux périodes médiévales à Sijilmâsa (Tafilalet, Maroc)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congres Pan-African Archaeological Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les exploitations minières anciennes au Maroc : l’exemple d’Imiter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Souhassou</w:t>
+                <w:t xml:space="preserve">Roman mining in Cartagena (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Antonio Antolinos Marín</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès de l’association archéologique panafricaine de préhistoire et disciplines associées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">19th International Congress of Classical Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Kôln-Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02011396v1</w:t>
+                <w:t xml:space="preserve">hal-02012518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver Production in Sijilmâsa (Morocco) during Medieval Times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les isotopes du fer pour le traçage des métaux anciens comparaison avec les méthodes de traçage classiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Milot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poitrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27nd V. M. Goldschmidt Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Autumn Meeting on Isotopomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française des IsotopeS, SFIS, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012505v1</w:t>
+                <w:t xml:space="preserve">hal-02012510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron isotopes for ancient iron metal tracing: comparison with trace elements analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver Production in Sijilmâsa (Morocco) during Medieval Times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Souhassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27nd V.M. Goldschmidt Conference</w:t>
+              <w:t xml:space="preserve">The 27nd V. M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012508v1</w:t>
+                <w:t xml:space="preserve">hal-02012505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les isotopes du fer pour le traçage des métaux anciens comparaison avec les méthodes de traçage classiques</w:t>
+                <w:t xml:space="preserve">Iron isotopes for ancient iron metal tracing: comparison with trace elements analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autumn Meeting on Isotopomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française des IsotopeS, SFIS, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">The 27nd V.M. Goldschmidt Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012510v1</w:t>
+                <w:t xml:space="preserve">hal-02012508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes as a new tool for ancient metal tracing: comparison with classical tracing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8817,51 +8817,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes analysis for ancient metal tracing: application to the study of iron making in the Bassar region (Togo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8938,241 +8938,241 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-ferrous metal production in Sijilmâsa during medieval times (Tafilalet, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists (SAFA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque International “Precious metals in the medieval Mediterranean”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012496v1</w:t>
+                <w:t xml:space="preserve">hal-02012502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-ferrous metal production in Sijilmâsa during medieval times (Tafilalet, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International “Precious metals in the medieval Mediterranean”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">23rd Biennial meeting of the Society of Africanist Archaeologists (SAFA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012502v1</w:t>
+                <w:t xml:space="preserve">hal-02012496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient metals tracing by iron isotopes analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9249,51 +9249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les isotopes du fer, un nouvel outil pour le traçage des métaux anciens. Société Française des IsotopeS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9357,103 +9357,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Holocene History of woodland dynamics and wood use in an ancient Mining area of the Pyrenees (Ariège, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Anthracology Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Freiburg, Germany</w:t>
@@ -9495,51 +9495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron isotopes as a new tool for ancient metal tracing : comparaison with classical tracing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Milot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Poitrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9616,90 +9616,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Holocène récent des dynamiques forestières et des usages industriels du bois dans le Vicdessos et le Couserans : les derniers acquis du projet FODYNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Paradis-Grenouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution de l’OHM Haut-Vicdessos (coord. D. Galop), Toulouse, 8 décembre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Didier Galop, Dec 2015, Toulouse, France</w:t>
@@ -9942,208 +9942,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
+                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790193v1</w:t>
+                <w:t xml:space="preserve">hal-02977919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10162,182 +10162,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference of the Society for Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement in the understanding of mining legacy in the Pyrenees mountains using environmental archives</w:t>
+                <w:t xml:space="preserve">Mining legacy in the Pyrenees Range : New insight from environmental archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sonke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th INTERNATIONAL CONFERENCE OF THE SOCIETY FOR ENVIRONMENTAL GEOCHEMISTRY AND HEALTH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">The Seventh Biennial Conference of the European Society for Environmental History (ESEH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977919v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences des activités hydroélectriques modernes et des fluctuations climatiques holocènes sur la sédimentation de l'Etang Majeur (Vallée du Vicdessos, Pyrénées, France)</w:t>
               </w:r>
@@ -10375,51 +10375,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Courp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tachikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de restitution des projets financés en 2011/2012 de l’OHM Pyrénées Haut Vicdessos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Toulouse, France</w:t>
@@ -10448,51 +10448,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogéochimie des tourbières des étangs de Bassiès: processus naturels vs. Influence humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11009,51 +11009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Carlier de Veslud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Archeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11343,51 +11343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrographic and mineralogical characterization of slag of Sijilmâsa and ore from the hinterland (Tafilalet, Morocco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Souhassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Fauvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11425,103 +11425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest cover changes and trajectories in an ancient mining area of the Pyrenees from Antiquity to the 19th century (Aulus-les-Bains, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Cunill Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International open workshop « Socio-Environmental Dynamics over the last 12,000 Years: The Creation of Landscapes IV »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
@@ -11544,359 +11544,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Claustres</w:t>
+                <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Métailié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico M</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alicia Cuvier</w:t>
+                <w:t xml:space="preserve">Raquel Cunill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012553v1</w:t>
+                <w:t xml:space="preserve">hal-01197066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest Cover Changes and Trajectories in an ancient Mining area of the Pyrenees from the Antiquity to the 19th c</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
+                <w:t xml:space="preserve">Dating the Anthropocene in peat archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mazier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Claustres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Cunill</w:t>
+                <w:t xml:space="preserve">Alicia Cuvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kiel international Workshop 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">XIX International Union for Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197066v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesozoic Pb-Zn vein mineralizing events in the Pyrenees: evidence from the Aulus-les-Bains area.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Salvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th meeting of The Society for Geology Applied to Mineral Deposits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11921,51 +11921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining legacy in French Pyrenees mountain range: new insights from environmental archives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Claustres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11973,51 +11973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Fair and Workshop on Long-Term Observing Systems of Mountain Social-Ecological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Reno, United States</w:t>
@@ -12085,51 +12085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Johannesburg, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12674,51 +12674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Arles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bompaire, Marc; Sarah, Guillaume. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mine, métal, monnaie, Melle : les voies de la quantification de l'histoire monétaire du haut Moyen Âge</w:t>
@@ -12758,199 +12758,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plomb : de son exploitation à son traçage dans les matériaux archéologiques et l’environnement</w:t>
+                <w:t xml:space="preserve">Méthodes isotopiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Dillmann; L. Bellot-Gurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.175-194, 2014, Sciences archéologiques, 978-2-813-00163-4</w:t>
+              <w:t xml:space="preserve"> Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2813001635</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012565v1</w:t>
+                <w:t xml:space="preserve">hal-02012563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes isotopiques</w:t>
+                <w:t xml:space="preserve">Le plomb : de son exploitation à son traçage dans les matériaux archéologiques et l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Baron</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Ph. Dillmann; L. Bellot-Gurlet. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime L'Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Arles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Dillmann; Ludovic Bellot-Gurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2813001635</w:t>
+              <w:t xml:space="preserve">Circulation et provenance des matériaux dans les sociétés anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions des archives contemporaines, pp.175-194, 2014, Sciences archéologiques, 978-2-813-00163-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012563v1</w:t>
+                <w:t xml:space="preserve">hal-02012565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métallurgie antique et médiévale des métaux non ferreux et paléo pollutions : les apports de la géochimie isotopique - Le cas du plomb argentifère sur le Mont Lozère</w:t>
               </w:r>
@@ -13095,51 +13095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9AF68861"/>
+    <w:nsid w:val="73BC2721"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13326,51 +13326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099591790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/les-metaux-economie-et-techniques-par-l-archeologie-et-le-laboratoire/sandrine-baron--48846.kjsp?RH=annuaire_traces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zv6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04931990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja90024c" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282063v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107167" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03176019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20210002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54222-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2018.93013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boucher" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978766v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147537v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12037" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;-Le-Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2669" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2723" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.08.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMWG5191-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930345v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867160v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852846v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909830v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282096v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynieux G." TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordez N." TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282051v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Conlin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03590630v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930301v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012521v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Souhassou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011396v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012505v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012508v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012510v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012496v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012502v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carignan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apport-de-l-archeologie-miniere-aux-etudes-de-provenance-des-metaux/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.31" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600057363" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012565v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012563v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012568v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-baron" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1910-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099591790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://traces.univ-tlse2.fr/accueil/navigation/la-recherche/les-metaux-economie-et-techniques-par-l-archeologie-et-le-laboratoire/sandrine-baron--48846.kjsp?RH=annuaire_traces" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578858v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Lachenal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Meynieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15zv6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dallard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149148v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Briard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Bordier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roy-Barman" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.04.010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04931990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ja90024c" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544491v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ja00312d" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282063v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chabrol" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bouras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Athanasopoulos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2023.107167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917172v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L'H&#233;ritier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160676" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cloquet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Tavella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Beguin-Leprieur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsearthspacechem.2c00321" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04253832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bordas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Billiant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lagarde-Cardona" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385695v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Milot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12715" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03176019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Fauvelle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/21915784-20210002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895478v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Vleeschouwer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Enrico" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ettler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138699" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001994v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souhassou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12546" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02484322v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rivoal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cauuet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Telouk" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54222-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399060v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2018.07.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07CH9Z5X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010519v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2018.93013" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760722v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill Artigas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ancel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.01.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760766v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia V. Hansson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Claustres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2017.09.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010494v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rico" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Antonio Antolinos Mar&#237;n" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/aespa.090.017.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978550v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2016.10.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3PK858S-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01985001v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01978766v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187779v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cassayre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012425v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Munoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Boucher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Salvi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01147537v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G. Tamas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529111v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Bellwood" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.08.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDWPC2K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012445v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#351;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;-Le-Carlier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00907274v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Courp" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tachikawa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683613505340" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621255v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monna" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Revelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Biville" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thomas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200755n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958361v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ploquin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe All&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bailly-Ma&#238;tre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Louis de Beaulieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2669" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.2723" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983985v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valdeyron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02356474v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carignan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2009.08.003" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BMWG5191-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00332036v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jouffroy-Bapicot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Pulido" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-006-0039-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02869488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028021v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867160v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930345v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028027v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852854v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Diane Daussy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852846v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Az&#233;ma" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909830v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282073v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253994v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poitrasson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Perriere" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195366v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077774v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meynieux G." TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nordez N." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Conlin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930301v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282078v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Roy-Barman" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03590630v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malina Robert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie R&#233;villon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973644v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253947v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925030v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Azema" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Syvilay" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973635v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006976v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930283v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973657v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Guillot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973646v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973648v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02365752v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#234;lle M&#233;nieux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011396v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Souhassou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024339v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012521v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012508v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012497v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011336v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012502v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012496v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011263v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012492v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Paradis-Grenouillet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011332v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824703v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977936v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Py-Saragaglia" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ancel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barcet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunill Artigas" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977919v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Claustres" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sonke" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790200v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790193v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Courp" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977987v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guenet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02360764v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359307v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561024v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lavoie" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02359217v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357551v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02561021v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012557v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012542v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01197066v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cunill" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012553v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico M" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Cuvier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012555v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012526v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012541v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02357552v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Carignan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386974v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282061v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264658v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#259;lin Gabriel T&#259;ma&#537;" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/apport-de-l-archeologie-miniere-aux-etudes-de-provenance-des-metaux/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.31" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gratuze" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Foy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Arles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/product/9782600057363" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012563v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012565v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012568v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>