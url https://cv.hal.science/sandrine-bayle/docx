--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -1164,559 +1164,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical parameters in surface plasmon resonance biosensor development the interaction between estrogen receptor and estrogen response element as model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’influence de la carbonatation sur la biocolonisation de matériaux cimentaires dans le milieu marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salgues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Souche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.01.015⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108 (2), pp.202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2020020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470894v1</w:t>
+                <w:t xml:space="preserve">hal-02915252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in situ tests to evaluate the bacterial colonization of cementitious materials in the marine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2020.103748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émissions odorantes du procédé de méthanisation : impact des matières entrantes et des conditions opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Volume 19, Supplément 1, pp.7-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/ers.2019.1380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02612919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’influence de la carbonatation sur la biocolonisation de matériaux cimentaires dans le milieu marin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical parameters in surface plasmon resonance biosensor development the interaction between estrogen receptor and estrogen response element as model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bénimèlis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108 (2), pp.202. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 171-172, pp.12-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2020020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2020.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915252v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02470894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a DGGE method to explore Legionella communities</w:t>
               </w:r>
@@ -1836,103 +1836,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioreceptivity of cementitious materials in seawater: mechanisms, acting factors and consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Paralia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.n03.1-n03.22. </w:t>
@@ -2407,64 +2407,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68, pp.79-84. </w:t>
@@ -2626,278 +2626,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological characteristics of experimental genotype mixtures of Cydia pomonella Granulovirus (CpGV): Ability to control susceptible and resistant pest populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Chopineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Habauzit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v8050147⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594837v1</w:t>
+                <w:t xml:space="preserve">hal-01418341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogen receptor preparation effects on the receptor–DNA interaction by surface plasmon resonance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological characteristics of experimental genotype mixtures of Cydia pomonella Granulovirus (CpGV): Ability to control susceptible and resistant pest populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 408 (29), pp.8257-8262. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (5), 12 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9967-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v8050147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418341v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological and Chemical Atmospheric Emissions of the Biogas Industry</w:t>
               </w:r>
@@ -2909,64 +2909,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3293,90 +3293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of biochemical design on estrogen receptor/estrogen response element interaction by surface plasmon resonance technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Benimelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Roig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5163,90 +5163,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influent Parameters on the Early Biocolonization of Cementitous Materials in Seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Hayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klaartje de Weerdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5407,282 +5407,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and Health Impact of Micropollutants in the Thau Lagoon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+                <w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrnaz Zardari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Tomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aprin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Henderson, United States. pp.27-41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/9780784482957.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094142v1</w:t>
+                <w:t xml:space="preserve">hal-02617007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Sampling Techniques to Investigate Airborne Transport of Contaminants in Treated Wastewater from Sprinkler Irrigation Fine Droplet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aprin</w:t>
+                <w:t xml:space="preserve">Environmental and Health Impact of Micropollutants in the Thau Lagoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Courtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizia Giannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Roig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WEWR2020 - World Environmental and Water Resources Congress 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCICON2 - SETAC North America 41st Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Congrès virtuel, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/9780784482957.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02617007v1</w:t>
+                <w:t xml:space="preserve">hal-03094142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution melting point application to the detection of the relative frequencies of genotypes in mixed infections of CpGV in coding moth</w:t>
               </w:r>
@@ -5787,334 +5787,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New processes and new materials for indoor air antimicrobial conditioning</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microbial Emission from an anaerobic digestion site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Ruffieux</w:t>
+                <w:t xml:space="preserve">J. Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Cadiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ODAE 2019 - Open Dialog in Applied Engineering: Recent Advances and New Frontiers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">BIOTECHNIQUES 2019 - 8th International Conference on Biotechniques for Air Pollution Control &amp; Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Galway, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100673v1</w:t>
+                <w:t xml:space="preserve">hal-02462531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Emission from an anaerobic digestion site</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New processes and new materials for indoor air antimicrobial conditioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Evstratov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliénor Dutheil de La Rochère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Axelle Cadiere</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Marie Lopez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOTECHNIQUES 2019 - 8th International Conference on Biotechniques for Air Pollution Control &amp; Bioenergy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ODAE 2019 - Open Dialog in Applied Engineering: Recent Advances and New Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Madeira, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3687147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462531v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and odorous atmospheric emissions from the methanisation process: Impact of raw materials and operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACE 2019 - Air and Waste Management Association's 112th Annual Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Québec, Canada</w:t>
@@ -7076,64 +7076,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Habauzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Chopineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Chemical and Biological Techniques for Water Monitoring</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Son, Ltd, pp.175-195, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7251,51 +7251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Chaignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines; IMT Mines Ales; Chrome; Olentica. 2019, 115 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7490,51 +7490,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Ertugay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Duzgun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JVBD.JVBD_63_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05120421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;ach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04597822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i3.2717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belli Filho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Philippi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cant&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1723709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03128696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;tayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11974-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913606v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103748" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915252v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2020.n03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dutheil de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sabourin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frering" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224114" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Soret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geiger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030551" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5842-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.672076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estefan&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.136" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R087KJ5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00523719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degrange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04190.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.653" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0870-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1VKZCNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-1960-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQXBG2NW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Suvajit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvajit Mukherjee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03784138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03100673v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruffieux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3687147" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3687033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03100741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4568-C3-011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03937905v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05221604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nanlok Henry Nimlang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusserre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kivanc Ertugay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebnem Duzgun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4103/JVBD.JVBD_63_24" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05120421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou Orm" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvajit Mukherjee" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rifa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cr&#233;ach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.70102" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04546136v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Bou orm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles B&#233;n&#233;zet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bergeret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118487" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04597822v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54536/ajmri.v3i3.2717" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04106389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvag&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Rocher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Benezet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-023-12582-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03821482v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Courtier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Roig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cariou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadiere" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196462" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02495544v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.D. Silveira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belli Filho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Philippi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Cant&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foulquier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2020.1723709" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03128696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique M&#233;tayer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11974-8" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915252v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Hayek" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salgues" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Habouzit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Souche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2020020" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913606v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2020.103748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02612919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Despr&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fages" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2019.1380" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02470894v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;nim&#232;lis" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Chopineau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Habauzit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2020.01.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02430628v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Martinez-Arribas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jarraud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Giannoni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Garrelly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e03149" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03010032v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/revue-paralia.2020.n03" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338811v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor Dutheil de La Roch&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Evstratov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sabourin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Frering" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0224114" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02428271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Mazian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Malhautier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/rcma.290501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03583389v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1868014" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Soret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fanlo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Geiger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15030551" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418341v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9967-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913979v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1654050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soupramanien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-014-5842-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01122240v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-R&#233;my" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Cadi&#232;re" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Richard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Schuldiner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diabet.2014.03.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V7KNCK6K-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936061v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Benimelis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.abb.2013.11.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877964v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Zidi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2012.672076" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04183208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estefan&#237;a L&#243;pez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eldon Rene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2013.03.136" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R087KJ5M-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00523719v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Degrange" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04190.x" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00525255v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Degrange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.653" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal de Santa Barbara" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-006-0870-y" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1VKZCNT-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04664726v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khammar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-005-1960-z" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FQXBG2NW-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208551v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04098069v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Garcia&#8208;alfaro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04213317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukherjee Suvajit" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04157870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvajit Mukherjee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03624167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03784138v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Comte" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tur Mathieu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayle Sandrine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roig Beno&#238;t" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03836339v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03880352v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaartje de Weerdt" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03864930v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthom&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Bonnet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Escourrou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Arnaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02617007v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrnaz Zardari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Molle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/9780784482957.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03094142v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02462531v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rocher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03100673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Marie Lopez-Cuesta" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ruffieux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3687147" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02442720v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03101450v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3687033" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03100741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2090-4568-C3-011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03684537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069714v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismaila Sadiq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04143224v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04097889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7937270" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03937905v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670392v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470745427.ch3d" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03227497v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chaignaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>