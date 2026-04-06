--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1564,723 +1564,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple guide to determine elastic properties of films on substrate from nanoindentation experiments</w:t>
+                <w:t xml:space="preserve">Nanoindentation and nanofriction on DLC films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 86, pp.5347-5358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786430600660856⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5465-5476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600596845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123591v1</w:t>
+                <w:t xml:space="preserve">hal-00123585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear damage resulting from sliding impact kinematics in pressurized high temperature water: energetical and statistical approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Kaiser</w:t>
+                <w:t xml:space="preserve">Temperature effets on mechanical properties of zinc dithiophosphate tribolfilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vernot</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Langlade</w:t>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 39, pp.3193-3199. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Publié dans Tribology International, volume 39 (12), 39, pp.1558-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/15/S09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00109545v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00110924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effets on mechanical properties of zinc dithiophosphate tribolfilms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple guide to determine elastic properties of films on substrate from nanoindentation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.01.025⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86, pp.5347-5358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600660856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00110924v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation and nanofriction on DLC films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wear damage resulting from sliding impact kinematics in pressurized high temperature water: energetical and statistical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Langlade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39, pp.3193-3199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/39/15/S09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600596845⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00123585v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00109545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion forces due to nano-triboelectrification between similar materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic effects of MoDTC and ZDTP on frictional behaviour of tribofilms at the nanometer scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ségault</w:t>
+                <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denyse Juvé</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glyn W. Roper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tribology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4, pp.797-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11249-004-8088-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125280v1</w:t>
+                <w:t xml:space="preserve">hal-00125233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic effects of MoDTC and ZDTP on frictional behaviour of tribofilms at the nanometer scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion forces due to nano-triboelectrification between similar materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guerret-Piecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Georges</w:t>
+                <w:t xml:space="preserve">Frédéric Ségault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glyn W. Roper</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denyse Juvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Tréheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 28, pp.65-72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125233v1</w:t>
+                <w:t xml:space="preserve">hal-00125280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical charges and tribology of insulating materials.</w:t>
               </w:r>
@@ -2529,51 +2529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard C. Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate and temperature effects on mechanical properties of zinc dithiophosphate tribofilms measured by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,51 +2876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical properties of boundary lubricating films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3204,51 +3204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear modes in lubricated brass-tungsten carbide contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Hollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mazuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3342,51 +3342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John C. Bell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,51 +3523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Science aspects of tribology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3942,51 +3942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C50685ED"/>
+    <w:nsid w:val="C3DA0AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.04.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coquillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Khalil Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RF7JR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Juv&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W. Roper" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8088-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Treheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1350650991542721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZT1JTK99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Coy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hollinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00151134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.04.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coquillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Khalil Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RF7JR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W. Roper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Juv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Treheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1350650991542721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZT1JTK99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Coy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hollinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00151134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>