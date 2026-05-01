--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -3185,277 +3185,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear modes in lubricated brass-tungsten carbide contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hollinger</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of ZDTP films in oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bec</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Lyon, France. pp.645-654</w:t>
+              <w:t xml:space="preserve">, 1999, Lyon, France. pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082452v1</w:t>
+                <w:t xml:space="preserve">hal-00082469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of ZDTP films in oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Tonck</w:t>
+                <w:t xml:space="preserve">Wear modes in lubricated brass-tungsten carbide contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard C. Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Lyon, France. pp.39-47</w:t>
+              <w:t xml:space="preserve">, 1999, Lyon, France. pp.645-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082469v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-machining with a Surface Force Apparatus</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3DA0AF9"/>
+    <w:nsid w:val="9D1C97CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.04.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coquillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Khalil Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RF7JR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W. Roper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Juv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Treheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1350650991542721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZT1JTK99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Coy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hollinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00151134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.04.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coquillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Khalil Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RF7JR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W. Roper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Juv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Treheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1350650991542721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZT1JTK99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Coy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hollinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00151134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>