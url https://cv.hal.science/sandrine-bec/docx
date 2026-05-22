--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -333,399 +333,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the second harmonic method applicable for thin films mechanical properties characterization by nanoindentation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The sequential elutriation behavior of wide particle size distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Kewes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dahlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Estime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Guillonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bec</w:t>
+                <w:t xml:space="preserve">Emmanuel Risse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1013517⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 286, pp.230-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01111329v1</w:t>
+                <w:t xml:space="preserve">hal-02389827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sequential elutriation behavior of wide particle size distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Dahlem</w:t>
+                <w:t xml:space="preserve">Ambivalent role of fine particles on the stability of a humid granular pile in a rotating drum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 286, pp.230-239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.08.022⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 279, pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389827v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambivalent role of fine particles on the stability of a humid granular pile in a rotating drum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the second harmonic method applicable for thin films mechanical properties characterization by nanoindentation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Guillonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Kermouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xixi Huang</w:t>
+                <w:t xml:space="preserve">J Teisseire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Barthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 279, pp.254-261. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1013517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2015.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2015.1013517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308423v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method to minimize displacement measurement uncertainties using dynamic nanoindentation testing</w:t>
               </w:r>
@@ -828,77 +828,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fine particles on the stability of a humid granular pile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Colombani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90, pp.052201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1564,291 +1564,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02107587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoindentation and nanofriction on DLC films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature effets on mechanical properties of zinc dithiophosphate tribolfilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Demmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Tonck</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontaine</w:t>
+                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5465-5476. </w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Publié dans Tribology International, volume 39 (12), 39, pp.1558-1563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600596845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123585v1</w:t>
+                <w:t xml:space="preserve">hal-00110924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effets on mechanical properties of zinc dithiophosphate tribolfilms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoindentation and nanofriction on DLC films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Demmou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
+                <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Martin</w:t>
+                <w:t xml:space="preserve">Julien Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Publié dans Tribology International, volume 39 (12), 39, pp.1558-1563. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (33-35), pp.5465-5476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2006.01.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786430600596845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00110924v1</w:t>
+                <w:t xml:space="preserve">hal-00123585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple guide to determine elastic properties of films on substrate from nanoindentation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2037,51 +2037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic effects of MoDTC and ZDTP on frictional behaviour of tribofilms at the nanometer scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2516,51 +2516,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between mechanical properties and structures of zinc dithiophosphate antiwear films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2781,51 +2781,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain rate and temperature effects on mechanical properties of zinc dithiophosphate tribofilms measured by nanoindentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Demmou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,64 +2876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanomechanical properties of boundary lubricating films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Demmou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3122,51 +3122,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoindentation, nano-scratch and nano-friction tests with a surface force apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2000, Tours, France. pp.561-566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3185,307 +3185,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and mechanical properties of ZDTP films in oil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Tonck</w:t>
+                <w:t xml:space="preserve">Wear modes in lubricated brass-tungsten carbide contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mazuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard C. Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Lyon, France. pp.39-47</w:t>
+              <w:t xml:space="preserve">, 1999, Lyon, France. pp.645-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00082469v1</w:t>
+                <w:t xml:space="preserve">hal-00082452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear modes in lubricated brass-tungsten carbide contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hollinger</w:t>
+                <w:t xml:space="preserve">Structure and mechanical properties of ZDTP films in oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Tonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bec</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John C. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard C. Coy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Leeds-Lyon Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, Lyon, France. pp.645-654</w:t>
+              <w:t xml:space="preserve">, 1999, Lyon, France. pp.39-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082452v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00082469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-machining with a Surface Force Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3536,51 +3536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Science aspects of tribology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3663,51 +3663,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-machining with a Surface Force Apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,51 +3942,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9D1C97CD"/>
+    <w:nsid w:val="AF298D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308423v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Huang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.04.007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coquillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Khalil Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RF7JR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W. Roper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Juv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Treheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1350650991542721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZT1JTK99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Coy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082469v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hollinger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boure" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00151134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bec" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1191-1224" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113929765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389858v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Kewes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dahlem" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.08.025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389827v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Risse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.08.022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixi Huang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Colombani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2015.04.007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111329v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Guillonneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Kermouche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Teisseire" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Barthel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1013517" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01161450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylord Guillonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kermouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Loubet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2013.10.013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084662v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.052201" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826308v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2012.261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338969v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Babacar Ndiaye" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Coquillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Khalil Ciss&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304769v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Skrzypczak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guerret-Piecourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362067v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barboiu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sala" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Pavan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.memsci.2008.10.052" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RF7JR6R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107587v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gauvin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dassenoy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Minfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guerret-Pi&#233;court" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-008-9346-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B154107308F805A3D1D7D1EB93A0C959CE086CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110924v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Demmou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2006.01.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123585v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tonck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontaine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600596845" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123591v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600660856" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kaiser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vernot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Langlade" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/15/S09" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EC5E92BED7F633ADC7932FAC2EFE38E5D04111C5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125233v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Georges" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn W. Roper" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11249-004-8088-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125280v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#233;gault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denyse Juv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tr&#233;heux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Treheux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663301v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonck" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mazuyer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Georges" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Lubrecht" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/1350650991542721" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-ZT1JTK99-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082443v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C. Coy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John C. Bell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422587v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139889v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139892v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139900v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082452v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hollinger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boure" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082469v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082440v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082420v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082425v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00151134v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>