--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Bédouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences habilité à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-bedouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9277-9565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113037155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sonnets d'Albert Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Albert Samain, 85, pp.55-70. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nord.085.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques potentialités didactiques de la fable dans l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (XXIV), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet et la sextine: deux formes contemporaines “créantes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Barbieri-Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Uhlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di stilistica e metrica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.265-290. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36167/QSMI12PDF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Value in Saussurian Semiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Semiotic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lass-2022-080108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de Damas dans Black-Label : une matrice de l'enchevêtrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier spécial Léon-Gontran Damas, 116, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071042ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Casanova Jean-Yves : Robert Marteau. mesure du ciel et de la terre (Léo Scheer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de ANCET Jacques : Amnésie du présent (Publie.net)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.329-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu sombre d'un poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarabuste à Pau, Tarabuste et Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du roman à l’histoire de l’Oulipo [compte-rendu de Camille Bloomfield, Raconter l’Oulipo (1960‑2000). Histoire et sociologie d’un groupe, Paris : Honoré Champion, 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.fabula.org:443/revue/document11147.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Martin Serge, &amp;lt;i&amp;gt;Voix et relation. Une poétique de l’art littéraire où tout se rattache&amp;lt;/i&amp;gt; (Marie Delarbre, 2017, 353 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du corps dans &amp;lt;i&amp;gt;Mezza Voce&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Anne-Marie Albiach, 66, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poem: living in the Paris metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : habiter la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie et langue : aspects théoriques et didactiques, 179-180, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caplan David, &amp;lt;i&amp;gt;Questions de possibilité et poésie contemporaine&amp;lt;/i&amp;gt; (Presses universitaires de Liège, 2016, 154)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.338-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dessons Gérard, &amp;lt;i&amp;gt;La voix juste. Essai sur le bref&amp;lt;/i&amp;gt; (Manucius, 2015, 160 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Leclercq Armelle, &amp;lt;i&amp;gt;Les Équinoxiales&amp;lt;/i&amp;gt; (Le Corridor bleu, 2015, 112 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.348-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fable en tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre en musique & en rhétorique, un même concept ? Compte-rendu de Sueur Agathe, &amp;lt;i&amp;gt;Le Frein et l’Aiguillon. Éloquence musicale et nombre oratoire (XVIe-XVIIIe siècle)&amp;lt;/i&amp;gt; (Classiques Garnier, Paris, 2014, 423 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://www.fabula.org/revue/document9377.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis perdu », à propos de &amp;lt;i&amp;gt;Chronique d’un égarement&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jacques Ancet, 91/92, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ancet : &amp;quot;Ode au recommencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.350-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonances diaboliques dans &amp;lt;i&amp;gt;Gaspard de la Nuit&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vers comme procédé de densification dans la poésie contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Poésie – Langue – Désordre, 104, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des poèmes à la poétique, de la poétique aux poèmes chez Henri Meschonnic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Aubes&amp;lt;/i&amp;gt; de Bernadette Engel-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer-écrire : de l'ordinaire au poème dans &amp;lt;i&amp;gt;Je n'ai pas tout entendu&amp;lt;/i&amp;gt; d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'art de l'ordinaire, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique à la théorie : une pensée du continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Henri Meschonic, 995, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style à la manière : construction d’un rythme dans un poème d’Antoine Emaz », suivi d’un entretien avec le poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style. Du manuscrit à l’œuvre publiée, 98, pp.33-40 et 221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU STYLE À LA MANIÈRE : ÉCHAFAUDAGE RYTHMIQUE DANS UN POÈME D'ANTOINE ÉMAZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style, du manuscrit à l'oeuvre publiée, 98, pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste pour vivre langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.475-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « linguistique » Emile Benveniste pour vivre langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.125-129. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.168.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA POÉSIE AUX POÈMES : QUEL QUESTIONNEMENT DU POÉTIQUE DANS LE SECONDAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre dans le verset de Tête d'Or de Paul Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer, ralentir, freiner : des rythmes poétiques dans &amp;lt;i&amp;gt;De l'air&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la forme d'un sonnet change plus vite que le cœur des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nombre au rythme dans &amp;lt;i&amp;gt;Morale élémentaire I&amp;lt;/i&amp;gt; de Raymond Queneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La morale élémentaire Aventures d'une forme poétique, 81, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet carte postale français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du poème ancrages historiques et contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSL; Université du Québec, Jun 2025, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose contemporain français : une expérience de langage et une expérience spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Du poème en prose au slam : sur l'évolution poétique du XIXè au XXIè siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la montagne dans la ligne de crête de Jacques Ancet : une expérience de vie et de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Changer d'air, s'acclimater, s'enraciner, dynamiques et enjeux géopoétiques de l'appropriation du paysage de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguiste et littérature : un projet de relecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la recherche en études françaises : un éventail de possibilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flavie Fouchard; Adelaida Hermoso Mellado-Damas; Estefanía Marceteau Caballero; Marc Viémon; F Alexia Zilliox, May 2018, Séville, Espagne. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/9788447221660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimes et vers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la ligne et ses enjeux à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour : espaces, fractures, transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pau, France. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ressentir, ou d'une autre fonction poétique dans quelques poèmes de Philippe Jaccottet et de Robert Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinq sens littéraires : la sensorialité comme opérateur scriptural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nancy, France. pp.229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du poème et du récit : le genre Hocquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Labilité des genres : le désir du hors genre = Elusiveness of genres : the desire to go “Beyond genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonies. À l’écoute des voix de Jean-Louis Giovannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque J.-L. Giovannoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Médiathèque André Labarrère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud, une écriture du palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste dans et au-delà de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poème au récit : que fait la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue dans les récits contemporains : enjeux esthétiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux poétiques du nombre, comme élément constitutif du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique, stylistique et poétique : entre théorie et pratique - Congrès de la SEMEN-L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France. pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Henri Purcell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar et la matière-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tunis, Tunisie. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de forme fixe : la n-ine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie. Méthode et nombre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation rythmique de l’octosyllabe français du Moyen Âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poétique de l’octosyllabe : Étude d’un mètre et de ses emplois (Moyen Âge-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation rencontre/lecture : Armelle Leclercq, Cole Swensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Bissay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du festival Poésie dans les chais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gelos-Lasseube-Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sonnet de Robert Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les yeux d’Elsa les yeux d’Elsa les yeux d’Elsa : de la répétition comme moteur du rythme dans &amp;lt;i&amp;gt;Les Yeux d’Elsa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue d’Aragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dijon, France. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a Poet to Be Alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century European Literature: Mapping New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bayonne, France. PUPPA, 2015, Linguiste et littérature, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Marteau, Arpenteur en vers et en proses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2013, Rennes, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°117, pp.182, 2015, 978-2-7535-4214-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Nita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2-35311-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Paul-Jean Toulet. Promenades dans le Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cairn, 2023, 979-10-7006-147-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Abert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Vivès; Jérôme Hennebert. Presses universitaires de Valenciennes, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Paul-Jean Toulet. Promenade à Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colbert de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16, 2022, 979-10-7006-105-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Paul-Jean Toulet. Promenade à Guétary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colbert de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cairn, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire des idées et critique littéraire, 978-2-600-06275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Toulet, les prismes de l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2021, 978-2-35311-131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épilinguistique sous le voile littéraire : Antoine Culioli et la TO(P)E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA, 3, 2018, Linguiste et littérature, 978-2-35311-089-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimes et vers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Garnier, 5, 2017, Les petits guides de la langue française, 978-2-35184-173-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris de Charles Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Boneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2014, Clefs Concours Lettres XIXe siècle, 978-2-35030-291-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Prignitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour, 2012, 978-2353110308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ancet ou la voix traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine and Pouilloux, Jean-Yves. Atelier du Grand Tétras, 3, 2011, Résonance générale, 978-2-911648-45-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Gaspard de la Nuit&amp;lt;/i&amp;gt; d’Aloysius Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier-Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2010, Clefs Concours Lettres XIXe siècle, 978-2-35030-143-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le poème peut-il attirer l'attention dans l'espace public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Dhorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'implication du récepteur dans les énoncés de l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-198, 2024, Sciences pour la commun!cation, 9782875749369. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« se détacher de tous les verbes égorgés les accrocher et les pendre » : de quelques infinitifs dans … traversée des brumes… de Joan-Ives Casanòva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yan Lespoux; François Pic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova par ses collègues, ses disciples et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dòcuments, pp.79-86, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cela ne va pas sans dire dans le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Hennebert; Vincent Vivès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-228, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte descriptif au poème en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret-Larraburu; Isabelle Chol; Jérôme Hennebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul-Jean Toulet, les prismes de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2021, 2-35311-131-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et dyscohésion dans deux sonnets contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-266, 2021, 978-2-35935-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Pont Mirabeau : un poème générateur de patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria de Jesus Cabral; Maria Herminia Laurel; Franc Schuerewegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2020, 978-2-304-04-844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nuages... Les nuages qui passent... Là-bas... Là-bas... Les merveilleux nuages !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadet Arnaud; Kachler Olivier; Laplantine Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art. Mélanges offerts à GérardDessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-406-08963-6.p.0159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes fixes et mouvantes des poèmes de Gérard Titus-Carmel : à l'ombre du sonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chol Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titus-Carmel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Titus-Carmel, 9782845874176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du poème et du récit : le genre Hocquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Schmitt, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labilité des genres : Le désir du hors genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, PUPPA, pp.65-76, 2018, Espaces, Frontières, Métissages, 978-2-35311-100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scintillement de l’épilinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret-Larraburu, Christine Copy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épilinguistique sous le voile littéraire : Antoine Culioli et la TO(P)E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, PUPPA = Presses de l'Université de Pau et des Pays de l'Adour, 2018, Linguiste et littérature, 2-35311-089-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scintillement de l'épilinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bédouret et C. Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épilinguistique sous le voile littéraire : Antoine Culioli et la to(p)e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation rythmique de l'octosyllabe français du moyen-âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James-Raoul, Danièle; Laurent, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l'octosyllabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2018, Colloques, congrès et conférences – Le Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-ines encore ! De la sextine d'Arnaut Daniel aux n-ines oulipiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Burle-Errecade; Michèle Gally; Francesca Manzari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités des troubadours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2018, 9791032001714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des formes fixes : le sonnet contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chol Isabelle; Mathios Bénédicte; Linarès Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiVres de pOésie. Jeux d'eSpace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.524-539, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix humaine dans &amp;lt;i&amp;gt;Dans l'herbe&amp;lt;/i&amp;gt; : un récit sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Récit sans fin. Poétique du récit non clos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, pp.223-237, 2016, Théorie de la littérature, 978-2-8124-5969-6. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5971-9.p.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dialectique du temps : inscriptions de l'Antiquité et du Moyen Âge dans la langue de &amp;lt;i&amp;gt;Du mouvement et de l'immobilité de Douve&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Germoni; Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 15, Jean Renart, Ronsard, Pascal, Beaumarchais, Zola, Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.195-212, 2015, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-­10‐231­‐0513-­1. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/EGZJ7663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : quelle place pour Saussure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret-Larraburu; Gisèle Prignitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°1, Presses universitaires de Pau et des Pays de l'Adour, 2012, Linguiste et littérature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’enseignement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulin, Isabelle and Roger, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens de la langue, sens du langage, Grammaire, Poésie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.97-108, 2011, Modernités, 978-2-86781-733-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, entendre au service d'un vivre-écrire dans l'oeuvre de Jacques Ancet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Pouilloux, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Ancet ou la voix traversée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand tétras, 2011, 9782911648458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vers au poème : transformer l’enseignement de la poésie au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la didactique du français ? Le point de vue de la poétique et de la théorie du langage avec Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier du Grand Tétras, pp.73-84, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés du numerus latin chez Cicéron et Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la parole : pratiques et pouvoirs du discours dans l'Antiquité gréco-latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Association Kubaba, pp.199-211, 2011, Kubaba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : à l'origine du nombre oratoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutigliano, Sandrine and Piffaré, Alexandra-Flora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re, Répéter, Répétition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Université de Savoie, pp.23-32, 2010, Ecole doctorale, 978-2-915797-52-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature, une chance de plus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet contemporain (1998-2022) : plan(s) de texte ou genre polymorphe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Pau et des Pays de l'Adour, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04722559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId153"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Bédouret </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de conférences habilité à diriger des recherches</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-bedouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9277-9565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">113037155</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WSPÓŁCZESNY FRANCUSKI POEMAT PROZĄ: DOŚWIADCZENIE JĘZYKOWE I PRZESTRZENNE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prace polonistyczne = Studies in Polish Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 81, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26485/PP/2026/81/14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques LÈBRE, Sonnets de la tristesse , éditions Le Temps qu’il fait, 2025 (80 p., 15 euros)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, n° 231 (4), pp.124-125. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.231.0124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05557476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sonnets d'Albert Samain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nord' - revue de critique littéraire des Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Albert Samain, 85, pp.55-70. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nord.085.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques potentialités didactiques de la fable dans l'enseignement du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lapurdum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2 (XXIV), pp.55-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet et la sextine: deux formes contemporaines “créantes”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Barbieri-Viale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Uhlig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni di stilistica e metrica italiana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12, pp.265-290. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36167/QSMI12PDF⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Concept of Value in Saussurian Semiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Semiotic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (1), pp.73-82. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lass-2022-080108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de ANCET Jacques : Amnésie du présent (Publie.net)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.329-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Casanova Jean-Yves : Robert Marteau. mesure du ciel et de la terre (Léo Scheer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.334-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de Damas dans Black-Label : une matrice de l'enchevêtrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dossier spécial Léon-Gontran Damas, 116, pp.29-42. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1071042ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le feu sombre d'un poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.137-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarabuste à Pau, Tarabuste et Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème : habiter la métropole parisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Poésie et langue : aspects théoriques et didactiques, 179-180, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/pratiques.5461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une poétique du corps dans &amp;lt;i&amp;gt;Mezza Voce&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nu(e)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Anne-Marie Albiach, 66, pp.101-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Martin Serge, &amp;lt;i&amp;gt;Voix et relation. Une poétique de l’art littéraire où tout se rattache&amp;lt;/i&amp;gt; (Marie Delarbre, 2017, 353 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.340-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du roman à l’histoire de l’Oulipo [compte-rendu de Camille Bloomfield, Raconter l’Oulipo (1960‑2000). Histoire et sociologie d’un groupe, Paris : Honoré Champion, 2017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, https://www.fabula.org:443/revue/document11147.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poem: living in the Paris metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 178-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Caplan David, &amp;lt;i&amp;gt;Questions de possibilité et poésie contemporaine&amp;lt;/i&amp;gt; (Presses universitaires de Liège, 2016, 154)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.338-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Dessons Gérard, &amp;lt;i&amp;gt;La voix juste. Essai sur le bref&amp;lt;/i&amp;gt; (Manucius, 2015, 160 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.344-346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre en musique & en rhétorique, un même concept ? Compte-rendu de Sueur Agathe, &amp;lt;i&amp;gt;Le Frein et l’Aiguillon. Éloquence musicale et nombre oratoire (XVIe-XVIIIe siècle)&amp;lt;/i&amp;gt; (Classiques Garnier, Paris, 2014, 423 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, https://www.fabula.org/revue/document9377.php</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Leclercq Armelle, &amp;lt;i&amp;gt;Les Équinoxiales&amp;lt;/i&amp;gt; (Le Corridor bleu, 2015, 112 p.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.348-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fable en tableaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02106104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissonances diaboliques dans &amp;lt;i&amp;gt;Gaspard de la Nuit&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Je suis perdu », à propos de &amp;lt;i&amp;gt;Chronique d’un égarement&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Jacques Ancet, 91/92, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ancet : &amp;quot;Ode au recommencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.350-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vers comme procédé de densification dans la poésie contemporaine française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalhousie French studies = Revue d'études littéraires du Canada atlantique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Poésie – Langue – Désordre, 104, pp.73-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des poèmes à la poétique, de la poétique aux poèmes chez Henri Meschonnic.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern French Identities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DU STYLE À LA MANIÈRE : ÉCHAFAUDAGE RYTHMIQUE DANS UN POÈME D'ANTOINE ÉMAZ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style, du manuscrit à l'oeuvre publiée, 98, pp.221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du style à la manière : construction d’un rythme dans un poème d’Antoine Emaz », suivi d’un entretien avec le poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dans l'atelier du style. Du manuscrit à l’œuvre publiée, 98, pp.33-40 et 221-235</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Aubes&amp;lt;/i&amp;gt; de Bernadette Engel-Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonance générale : Cahiers pour la poétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.109-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aimer-écrire : de l'ordinaire au poème dans &amp;lt;i&amp;gt;Je n'ai pas tout entendu&amp;lt;/i&amp;gt; d'Henri Meschonnic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthode ! : Revue de littératures française et comparée [Nous t'affirmons méthode !]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, L'art de l'ordinaire, 21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02112985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pratique à la théorie : une pensée du continu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Henri Meschonic, 995, pp.77-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique « linguistique » Emile Benveniste pour vivre langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.125-129. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lfa.168.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DE LA POÉSIE AUX POÈMES : QUEL QUESTIONNEMENT DU POÉTIQUE DANS LE SECONDAIRE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Français Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste pour vivre langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.475-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">la forme d'un sonnet change plus vite que le cœur des humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélérer, ralentir, freiner : des rythmes poétiques dans &amp;lt;i&amp;gt;De l'air&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Triages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nombre dans le verset de Tête d'Or de Paul Claudel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de style </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02063251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nombre au rythme dans &amp;lt;i&amp;gt;Morale élémentaire I&amp;lt;/i&amp;gt; de Raymond Queneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, La morale élémentaire Aventures d'une forme poétique, 81, pp.55-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet carte postale français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualités du poème ancrages historiques et contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSL; Université du Québec, Jun 2025, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poème en prose contemporain français : une expérience de langage et une expérience spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Du poème en prose au slam : sur l'évolution poétique du XIXè au XXIè siècle"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imaginaire de la montagne dans la ligne de crête de Jacques Ancet : une expérience de vie et de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "Changer d'air, s'acclimater, s'enraciner, dynamiques et enjeux géopoétiques de l'appropriation du paysage de la montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguiste et littérature : un projet de relecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">la recherche en études françaises : un éventail de possibilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flavie Fouchard; Adelaida Hermoso Mellado-Damas; Estefanía Marceteau Caballero; Marc Viémon; F Alexia Zilliox, May 2018, Séville, Espagne. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12795/9788447221660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour à la ligne et ses enjeux à la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le retour : espaces, fractures, transitions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Pau, France. pp.249-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ressentir, ou d'une autre fonction poétique dans quelques poèmes de Philippe Jaccottet et de Robert Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cinq sens littéraires : la sensorialité comme opérateur scriptural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Nancy, France. pp.229-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimes et vers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de linguistique et de didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du poème et du récit : le genre Hocquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Labilité des genres : le désir du hors genre = Elusiveness of genres : the desire to go “Beyond genre”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Médiathèque André Labarrère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud, une écriture du palimpseste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palimpseste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonies. À l’écoute des voix de Jean-Louis Giovannoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque J.-L. Giovannoni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du poème au récit : que fait la langue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue dans les récits contemporains : enjeux esthétiques et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Benveniste dans et au-delà de son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À Henri Purcell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lorand Gaspar et la matière-monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tunis, Tunisie. pp.249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux poétiques du nombre, comme élément constitutif du vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique, stylistique et poétique : entre théorie et pratique - Congrès de la SEMEN-L</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Bordeaux, France. pp.47-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation rythmique de l’octosyllabe français du Moyen Âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Poétique de l’octosyllabe : Étude d’un mètre et de ses emplois (Moyen Âge-XXe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02323772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animation rencontre/lecture : Armelle Leclercq, Cole Swensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-A Bissay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème édition du festival Poésie dans les chais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Gelos-Lasseube-Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de forme fixe : la n-ine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie. Méthode et nombre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le sonnet de Robert Marteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les yeux d’Elsa les yeux d’Elsa les yeux d’Elsa : de la répétition comme moteur du rythme dans &amp;lt;i&amp;gt;Les Yeux d’Elsa&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue d’Aragon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Dijon, France. pp.111-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Being a Poet to Be Alive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-First Century European Literature: Mapping New Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, St Andrews, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émile Benveniste et la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Bayonne, France. PUPPA, 2015, Linguiste et littérature, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Marteau, Arpenteur en vers et en proses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Casanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oct 2013, Rennes, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°117, pp.182, 2015, 978-2-7535-4214-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet contemporain français (1998–2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 151, pp.302, 2026, Modern French Identities, 9781803747552. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b22339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique et frontières de genres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raluca Nita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2-35311-150-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Paul-Jean Toulet. Promenades dans le Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cairn, 2023, 979-10-7006-147-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vivès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Abert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Vivès; Jérôme Hennebert. Presses universitaires de Valenciennes, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04518125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Paul-Jean Toulet. Promenade à Pau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colbert de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.16, 2022, 979-10-7006-105-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de Paul-Jean Toulet. Promenade à Guétary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Colbert de Beaulieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cairn, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05027973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature et l'esprit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Hartje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Histoire des idées et critique littéraire, 978-2-600-06275-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Jean Toulet, les prismes de l'écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Chol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hennebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2021, 978-2-35311-131-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03607375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épilinguistique sous le voile littéraire : Antoine Culioli et la TO(P)E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA, 3, 2018, Linguiste et littérature, 978-2-35311-089-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rimes et vers français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Garnier, 5, 2017, Les petits guides de la langue française, 978-2-35184-173-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Pau et des Pays de l'Adour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, 2015, Linguistique et littérature,, 2-35311-059-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01414621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Spleen de Paris de Charles Baudelaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Boneu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2014, Clefs Concours Lettres XIXe siècle, 978-2-35030-291-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Prignitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour, 2012, 978-2353110308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Ancet ou la voix traversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Pouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine and Pouilloux, Jean-Yves. Atelier du Grand Tétras, 3, 2011, Résonance générale, 978-2-911648-45-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Gaspard de la Nuit&amp;lt;/i&amp;gt; d’Aloysius Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Marcandier-Colard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, 2010, Clefs Concours Lettres XIXe siècle, 978-2-35030-143-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le poème peut-il attirer l'attention dans l'espace public?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Dhorne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'implication du récepteur dans les énoncés de l'espace public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang Verlag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-198, 2024, Sciences pour la commun!cation, 9782875749369. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/b21947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« se détacher de tous les verbes égorgés les accrocher et les pendre » : de quelques infinitifs dans … traversée des brumes… de Joan-Ives Casanòva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yan Lespoux; François Pic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfre lei mots e lei paraulas. Mélanges offerts à Jean-Yves Casanova par ses collègues, ses disciples et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dòcuments, pp.79-86, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cela ne va pas sans dire dans le Spleen de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Hennebert; Vincent Vivès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Baudelaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-228, 2022, 978-2-36424-091-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du texte descriptif au poème en prose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret-Larraburu; Isabelle Chol; Jérôme Hennebert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul-Jean Toulet, les prismes de l'écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Pau et des Pays de l'Adour (PUPPA), 2021, 2-35311-131-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04113415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cohérence et dyscohésion dans deux sonnets contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Raluca Nita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cohérence et cohésion textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-266, 2021, 978-2-35935-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04722563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">le Pont Mirabeau : un poème générateur de patrimonialisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria de Jesus Cabral; Maria Herminia Laurel; Franc Schuerewegen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Le Manuscrit, 2020, 978-2-304-04-844-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les nuages... Les nuages qui passent... Là-bas... Là-bas... Les merveilleux nuages !”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadet Arnaud; Kachler Olivier; Laplantine Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Utopie de l’art. Mélanges offerts à GérardDessons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-2-406-08963-6.p.0159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes fixes et mouvantes des poèmes de Gérard Titus-Carmel : à l'ombre du sonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chol Isabelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Titus-Carmel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Titus-Carmel, 9782845874176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scintillement de l’épilinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret-Larraburu, Christine Copy (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épilinguistique sous le voile littéraire : Antoine Culioli et la TO(P)E</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, PUPPA = Presses de l'Université de Pau et des Pays de l'Adour, 2018, Linguiste et littérature, 2-35311-089-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le scintillement de l'épilinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Copy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Bédouret et C. Copy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'épilinguistique sous le voile littéraire : Antoine Culioli et la to(p)e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02048352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du poème et du récit : le genre Hocquard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Buisson, Françoise; Schmitt, Arnaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labilité des genres : Le désir du hors genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, PUPPA, pp.65-76, 2018, Espaces, Frontières, Métissages, 978-2-35311-100-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02495661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécialisation rythmique de l'octosyllabe français du moyen-âge au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James-Raoul, Danièle; Laurent, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de l'octosyllabe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.339-352, 2018, Colloques, congrès et conférences – Le Moyen Âge</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02137244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-ines encore ! De la sextine d'Arnaut Daniel aux n-ines oulipiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elodie Burle-Errecade; Michèle Gally; Francesca Manzari. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités des troubadours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-148, 2018, 9791032001714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix humaine dans &amp;lt;i&amp;gt;Dans l'herbe&amp;lt;/i&amp;gt; : un récit sans fin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Récit sans fin. Poétique du récit non clos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, Classiques Garnier, pp.223-237, 2016, Théorie de la littérature, 978-2-8124-5969-6. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5971-9.p.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02107637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatialisation des formes fixes : le sonnet contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chol Isabelle; Mathios Bénédicte; Linarès Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiVres de pOésie. Jeux d'eSpace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.524-539, 2016, 9782745331168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUPPA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 13-24, 2015, 978-2-35311-059-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une dialectique du temps : inscriptions de l'Antiquité et du Moyen Âge dans la langue de &amp;lt;i&amp;gt;Du mouvement et de l'immobilité de Douve&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Karine Germoni; Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Styles, genres, auteurs. 15, Jean Renart, Ronsard, Pascal, Beaumarchais, Zola, Bonnefoy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Paris-Sorbonne, pp.195-212, 2015, Travaux de stylistique et de linguistique françaises. Bibliothèque des styles, 979-­10‐231­‐0513-­1. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/EGZJ7663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061854v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une poétique générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Laplantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Laplantine, Chloé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emile Benveniste : vers une poétique générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, 2015, Linguiste et littérature II</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature et linguistique : quelle place pour Saussure ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bédouret-Larraburu; Gisèle Prignitz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quoi Saussure peut-il nous aider à penser la littérature ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°1, Presses universitaires de Pau et des Pays de l'Adour, 2012, Linguiste et littérature</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner du sens à l’enseignement de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poulin, Isabelle and Roger, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens de la langue, sens du langage, Grammaire, Poésie, Traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Bordeaux, pp.97-108, 2011, Modernités, 978-2-86781-733-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, entendre au service d'un vivre-écrire dans l'oeuvre de Jacques Ancet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bédouret-Larraburu, Sandrine; Pouilloux, Jean-Yves. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Ancet ou la voix traversée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Atelier du Grand tétras, 2011, 9782911648458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02094478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du vers au poème : transformer l’enseignement de la poésie au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge, Martin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Où en est la didactique du français ? Le point de vue de la poétique et de la théorie du langage avec Henri Meschonnic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier du Grand Tétras, pp.73-84, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguïtés du numerus latin chez Cicéron et Quintilien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voisin, Patrick. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art de la parole : pratiques et pouvoirs du discours dans l'Antiquité gréco-latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, Association Kubaba, pp.199-211, 2011, Kubaba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures de répétition : à l'origine du nombre oratoire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rutigliano, Sandrine and Piffaré, Alexandra-Flora. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re, Répéter, Répétition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, Université de Savoie, pp.23-32, 2010, Ecole doctorale, 978-2-915797-52-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la littérature, une chance de plus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02076825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sonnet contemporain (1998-2022) : plan(s) de texte ou genre polymorphe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bédouret-Larraburu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Pau et des Pays de l'Adour, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04722559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId160"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75EB9D39"/>
+    <w:nsid w:val="51E48DCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bedouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-9565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113037155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240786v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.085.0055" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722975v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barbieri-Viale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Uhlig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/QSMI12PDF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113359v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lass-2022-080108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920336v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071042ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920277v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920271v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02087109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351194v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351192v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02061922v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047335v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351189v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351190v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351191v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02106104v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351193v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171612v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02063243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02112975v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351195v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02112985v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02088371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02350906v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.168.0125" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02071884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02063251v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02087059v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02082927v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02080570v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920401v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221660" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326657v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02062581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02107941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323769v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326790v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328070v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02088171v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324846v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324847v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02082948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323772v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328072v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chol" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bissay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328071v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325246v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02356338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113830v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027982v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viv&#232;s" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ducasse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colbert de Beaulieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/livres-bearn/1890-promenade-a-pau-9791070061053.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027973v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113473v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diop" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laporte" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartje" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600062756" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607375v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331520v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331523v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Boneu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02015756v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Prignitz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pouilloux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331537v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marcandier-Colard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718335v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1484259" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722570v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors24.htm" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/coherence-et-cohesion-textuelles/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920309v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02919638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428236v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495661v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763297v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02048352v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02137244v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10851-book-08534874-9782745348746.html" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02135017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/modernites-troubadours" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02136134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02107637v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5971-9.p.0223" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02061854v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EGZJ7663" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02013245v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02094478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180411v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180408v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02076825v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722559v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bedouret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9277-9565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/113037155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555965v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine B&#233;douret-Larraburu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26485/PP/2026/81/14" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557476v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0124" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nord.085.0055" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718963v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Barbieri-Viale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Uhlig" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36167/QSMI12PDF" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113359v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lass-2022-080108" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920271v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920336v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1071042ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02087109v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5461" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02061922v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047335v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351190v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351191v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02106104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02063243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171612v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02112975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02088371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351195v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02112985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02171733v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02350906v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.168.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02071884v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02351196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02082927v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02087059v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02063251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02080570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795468v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12795/9788447221660" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02062581v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02107941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323769v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02088171v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02326789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328072v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chol" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Bissay" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02082948v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02328071v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02325246v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02327031v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02356338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Laplantine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288947v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Casanova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555937v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1493823" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b22339" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Copy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Nita" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa.html" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027982v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viv&#232;s" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hennebert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Abert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Billy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027969v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ducasse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Colbert de Beaulieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-cairn.fr/livres-bearn/1890-promenade-a-pau-9791070061053.html" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027973v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Diop" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Laporte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Hartje" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600062756" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607375v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331520v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414621v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.univ-pau.fr/fr/productions-scientifiques/puppa/publications/collections/ll/emile-benveniste-vers-une-poetique-generale.html" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331523v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Boneu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02015756v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Prignitz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02187690v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Pouilloux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02331537v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marcandier-Colard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1484259" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b21947" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722970v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722570v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pu-valenciennes.fr/hors24.htm" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113415v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722563v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/coherence-et-cohesion-textuelles/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02920309v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02919638v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02428236v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02048352v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495661v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02137244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10851-book-08534874-9782745348746.html" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02135017v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/modernites-troubadours" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02107637v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5971-9.p.0223" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02136134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424893v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02061854v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/EGZJ7663" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02047340v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02013245v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180409v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02094478v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180411v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02180410v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02076825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04722559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>