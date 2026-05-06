--- v0 (2026-04-05)
+++ v1 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Bernardini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9673-222X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084553219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">213127633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3185-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bernardini is an Associated Professor at Aix-Marseille University (France). She received her engineering degree in materials and microelectronics from INSA-Lyon in 2001 and her Ph.D. from Provence University, Marseille, in 2004. From 2005 to 2007, she worked as an Associate Researcher at the University of Manchester, UK, focusing on high-k dielectric structural and electrical characterizations. In 2008, she joined the MicroSensor Group at the Institute of Materials Microelectronic Nanosciences of Provence (IM2NP) at Aix-Marseille University. Her current research interests include nanomaterials and their sensing properties for environmental flexible sensor applications with focus on gas sensors, ultrasonic spray techniques and air quality monitoring. She is a member of scientific committees for international conferences and serves as the Women in Engineering representative of the IEEE Instrumentation & Measurements French Chapter. Dr. Bernardini has authored more than 50 publications and international conference papers, covering topics as ZnO nanoparticles, flexible gas sensors and innovative sensor fabrication technique. In September 2023, she obtained a one-year CNRS delegation to work on nanoporous materials at UMR7246 MADIREL-AMU. This research opportunity likely contributed to her expertise in developing innovative materials for sensor technologies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Functional Green Facile synthesis of graphene doped CuO-SnO2:F sprayed thin film as an efficient photocatalyst and ammonia gas sensor at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Turki Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (16), pp.21326-21339. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured molybdenum oxide thin film as a chemiresistor for ozone sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas J Affonço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José H Dias das Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João V N de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. M’peko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.113884. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly responsive and selective ozone sensor based on Ga doped ZnS–ZnO composite sprayed films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ra06959a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Zn Ions in the Structural, Surface, and Gas-Sensing Properties of SnO2:Zn Nanocrystals Synthesized via a Microwave-Assisted Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia A. Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chemical Sensors—Recent Advances and Future Challenges 2023, 24, pp.140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24010140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on thermal annealing effect on the physical properties of CuO-SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:F sprayed thin films for NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor and solar cell simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.136666. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Hydrothermal Synthesis of Oriented Hematite Nanorods for Sub-ppm Level Detection of Ozone Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.169444. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX Gas Sensor Based on Hematite Microrhombuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João V.N. de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.128817. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.128817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Detection by Barium Titanate Deposited by Drop Coating and Screen-Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.333-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21307/ijssis-2019-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced High-spin State in ZnO Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Savoyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab57f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective ozone gas sensor based on nanocrystalline Zn0.95Co0.05O thin film obtained via spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yina Onofre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional V 2 O 5 /TiO 2 Heterostructures for Chemiresistive Ozone Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-enhanced Ozone Sensing Response of Al-doped Zinc Oxide Nanocrystals at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection at Low Temperature by Tungsten Oxide Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassirou Nambiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (13), pp.983. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2130983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO2 Gas Sensing at Room Temperature under Ultra- Violet Light of ZnO Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Growth on Tungsten Oxide Nanowires for Nitrogen Dioxide Sensing at Low Temperature †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassirou Nambiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jincheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2130946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of new ozone filters for NO$_2$ sensing and air depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01730619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/SnO2 Heterojunctions Sensors with UV-Enhanced Gas-Sensing Properties at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia A Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude M 'Peko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.3 - 6. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection of NO2 with Specific Filters for O3 Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.405. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01578915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-enhanced ozone gas sensing response of ZnO-SnO2 heterojunctions at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. M'Peko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 240, pp.573-579. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanoparticles Sensing Properties Enhanced by Ultraviolet Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Gaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3 &amp; 4), pp.206-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure and Surface Properties of CoxZn1-xO Thin Films for Ozone Gas Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines B. Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (39), pp.26066-26072. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te implantation in Ge(001) for n-type doping applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin Toinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2, SI), pp.215-218. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozzle-less Ultrasonic Spray Deposition for Flexible Ammonia and Ozone Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201 (6), pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous Ge thin film production combining Ge sputtering and dopant implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrin Toinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.336-342. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone and nitrogen dioxide gas sensor based on a nanostructured SrTi0.85Fe0.15O3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor R. Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr. Escanhoela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.374-379. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy method of preparing ozone gas sensors based on ZnO nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (25), pp.19528-19533. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra00581g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of germanium oxide microcrystals on the surface of Te-implanted Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin Toinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudzevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Sensor on Flexible Substrate by ZnO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605, pp.163-166. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone flexible sensors fabricated by photolithography and laser ablation processes based on ZnO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Patout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.602 - 611. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia detection by a novel Pyrex microsystem based on thermal creep phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini-Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2013.10.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct laser patterning of a gas sensor on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the XXVIII edition of the conference series, 87, pp.899-902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solution-processed ambipolar organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T) and a fluorocarbon-substituted dicyanoperylene (PDIF-CN(2))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1-2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic gas sensor with integrated pumping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1069-1072. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of gas detection microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.1188 - 1191. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All solution processed flexible ammonia gas and light sensors based on alpha,omega-hexyl-distyrylbithiophene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (1), pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of gas detection microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eurosensor XXIV Conference, 5, pp.1188-1191. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of solution-processed organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T): growth and transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale electrical characterization of ultrathin high-k dielectric MOS stacks: A conducting AFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Uppal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.250-253. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[&amp;quot;Superficial bladder cancers&amp;quot; do not exist anymore]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Irani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.204-205. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically active defects induced by hydrogen and helium implantations in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Markevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Peaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kolkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy state distributions of the P(b) centers at the (100), (110), and (111) Si/SiO(2) interfaces investigated by Laplace deep level transient spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dobaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Markevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (24), pp.92 - 242104. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2939001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability degradation of thin HfO(2)/SiO(2) gate stacks by remote RF hydrogen and deuterium plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517 (1), pp.207-208. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and optical profiling of ultra thin high-k dielectrics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Buiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Q. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517 (1), pp.459-461. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale imaging and X-ray spectroscopy of electrically active defects in ultra thin dielectrics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Whittaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Freeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2286-2289. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability nano-characterization of thin SiO2 and HfSixOy/SiO2 gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2290-2293. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of negative-bias-temperature-instability on the carrier generation lifetime of metal-oxynitride-silicon capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Peaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (12), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2402346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the effects of a nonuniform distribution of stored charge on the electrical characteristics of discrete-trap nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaconne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnano.2005.847033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and AC MOS transistor modelling in presence of high gate leakage and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48 (4), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2003.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fixed dielectric charges on tunnelling transparency in MIM and MIS structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1-4), pp.90-95. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2003.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and repartition of the oxide fixed charges generated by electrical stress in memory tunnel oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (21), pp.4251-4253. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1756681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of trap centres in silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brounkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Busseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.B, Volume 102, Issues 1-3, 15 Pages 99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new floating gate compact model applied to flash memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 322 (1-3), pp.250-255. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-3093(03)00210-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lanthanum Oxycarbonate Deposition on Carbon Dioxide Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Sensors Based on WO3 Sputtered Layers Enhanced by Ultra Violet Light Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Occelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLSENSORS 2021, The Sixth International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printed BaTiO 3 for CO 2 Gas Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Sensors Working at Room Temperature Using Zinc Oxide Nanocrystals Annealed at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXXI confrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanocrystals for NO2 Detection at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL CONFERENCE ON ADVANCES IN SENSORS, ACTUATORS, METERING AND SENSING (ALLSENSORS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Gas Sensors Fabricated by Ultrasonic Spray Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLSENSORS 2016 : The First International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO-SnO2 nanoheterojunctions prepared via microwave-assisted non-aqueous route and their gas-sensing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The symposium E- X Brazilian Electroceramics Symposium at the XV Brazilian MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de gaz à base de nanoparticules de ZnO déposées par spray ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint Étienne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of Co addition on the surface, structural and gas sensing properties of nanocrystalline ZnO films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Mastelaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The symposium E - X Brazilian Electroceramics Symposium at the XV Brazilian MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible ozone sensor fabricated by photolithography and laser patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini-Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors, Energy Harvesting, Wireless Network And Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Laser Patterning of a Gas Sensor on Flexible Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brescia, Italy. pp.899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of novel test platforms by laser ablation for flexible sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Printed Smart Object</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative laser ablation technology for flexible sensor processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBERNAM - CMC2- Micro and nano Sensors and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of test platforms on flexible supports by laser ablation: micro sensor and micro heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gate Oxide Reduction Failure on Analog Applications: Example of the Current Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Gas Sensor Based on BaTiO3 Thin Film Deposited via Ultrasonic Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2018, 2018 IEEE SENSORS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunneling model for gate oxide failure in deep sub-micron technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1404-1405, 2004, Design, Automation and Test in Europe Conference and Exhibition, Vols 1 and 2, Proceedings, 0-7695-2085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of oxide charge repartition in memory tunnel oxide under stress from Fowler-Nordheim current measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.589-592, 2003, Essderc 2003: Proceedings of the 33rd European Solid-State Device Research Conference, 0-7803-7999-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/essderc.2003.1256945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in metal oxide thin films: Synthesis and applications of tin oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tin Oxide Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.219-246, 2020, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815924-8.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of dopant nature impact on the physical properties of CuO-SnO2: F thin films for enhancing ozone sensing parameters at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ozone sensing parameters by CuO–SnO2: F mixed oxide sprayed thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des structures Métal-Oxyde-Semiconducteur (MOS) : Applications aux dispositifs mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Bernardini </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9673-222X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084553219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">213127633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/D-3185-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Bernardini is an Associated Professor at Aix-Marseille University (France). She received her engineering degree in materials and microelectronics from INSA-Lyon in 2001 and her Ph.D. from Provence University, Marseille, in 2004. From 2005 to 2007, she worked as an Associate Researcher at the University of Manchester, UK, focusing on high-k dielectric structural and electrical characterizations. In 2008, she joined the MicroSensor Group at the Institute of Materials Microelectronic Nanosciences of Provence (IM2NP) at Aix-Marseille University. Her current research interests include nanomaterials and their sensing properties for environmental flexible sensor applications with focus on gas sensors, ultrasonic spray techniques and air quality monitoring. She is a member of scientific committees for international conferences and serves as the Women in Engineering representative of the IEEE Instrumentation & Measurements French Chapter. Dr. Bernardini has authored more than 50 publications and international conference papers, covering topics as ZnO nanoparticles, flexible gas sensors and innovative sensor fabrication technique. In September 2023, she obtained a one-year CNRS delegation to work on nanoporous materials at UMR7246 MADIREL-AMU. This research opportunity likely contributed to her expertise in developing innovative materials for sensor technologies.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Functional Green Facile synthesis of graphene doped CuO-SnO2:F sprayed thin film as an efficient photocatalyst and ammonia gas sensor at low concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najoua Turki Kamoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (16), pp.21326-21339. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.02.294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured molybdenum oxide thin film as a chemiresistor for ozone sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas J Affonço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José H Dias das Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João V N de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. M’peko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49, pp.113884. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05435385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly responsive and selective ozone sensor based on Ga doped ZnS–ZnO composite sprayed films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bouguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.413-423. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d3ra06959a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Zn Ions in the Structural, Surface, and Gas-Sensing Properties of SnO2:Zn Nanocrystals Synthesized via a Microwave-Assisted Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia A. Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chemical Sensors—Recent Advances and Future Challenges 2023, 24, pp.140. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24010140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation on thermal annealing effect on the physical properties of CuO-SnO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:F sprayed thin films for NO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; gas sensor and solar cell simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Hajji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 367, pp.136666. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Situ Hydrothermal Synthesis of Oriented Hematite Nanorods for Sub-ppm Level Detection of Ozone Gas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elson Longo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís da Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.169444. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BTEX Gas Sensor Based on Hematite Microrhombuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João V.N. de Palma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 326, pp.128817. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2020.128817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02928874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Detection by Barium Titanate Deposited by Drop Coating and Screen-Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Halabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3-4), pp.333-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Smart Sensing and Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (5), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21307/ijssis-2019-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Dimensional V 2 O 5 /TiO 2 Heterostructures for Chemiresistive Ozone Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waldir Avansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Nano Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsanm.9b00578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly selective ozone gas sensor based on nanocrystalline Zn0.95Co0.05O thin film obtained via spray pyrolysis technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yina Onofre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.01.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced High-spin State in ZnO Nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Savoyant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Adam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6528/ab57f1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-enhanced Ozone Sensing Response of Al-doped Zinc Oxide Nanocrystals at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6, pp.310-313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NO2 Gas Sensing at Room Temperature under Ultra- Violet Light of ZnO Nanocrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 222, pp.1 - 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01844844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia Detection at Low Temperature by Tungsten Oxide Nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassirou Nambiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2 (13), pp.983. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2130983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency of new ozone filters for NO$_2$ sensing and air depollution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 265, pp.591-599. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2018.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01730619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silver Growth on Tungsten Oxide Nanowires for Nitrogen Dioxide Sensing at Low Temperature †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pourcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassirou Nambiema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jincheng Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings2130946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Detection of NO2 with Specific Filters for O3 Trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Othman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Rivron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.405. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01578915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO/SnO2 Heterojunctions Sensors with UV-Enhanced Gas-Sensing Properties at Room Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís F da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia A Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude M 'Peko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (4), pp.3 - 6. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-enhanced ozone gas sensing response of ZnO-SnO2 heterojunctions at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. M'Peko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 240, pp.573-579. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2016.08.158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanoparticles Sensing Properties Enhanced by Ultraviolet Light</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriem Gaceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (3 &amp; 4), pp.206-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Te implantation in Ge(001) for n-type doping applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin Toinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (2, SI), pp.215-218. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2015.07.082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Structure and Surface Properties of CoxZn1-xO Thin Films for Ozone Gas Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ines B. Bernardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (39), pp.26066-26072. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.6b08589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01434947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nozzle-less Ultrasonic Spray Deposition for Flexible Ammonia and Ozone Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 201 (6), pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone and nitrogen dioxide gas sensor based on a nanostructured SrTi0.85Fe0.15O3 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmor R. Mastelaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jr. Escanhoela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 638, pp.374-379. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.03.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoporous Ge thin film production combining Ge sputtering and dopant implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Perrin Toinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Portavoce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bertoglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.336-342. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.6.32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy method of preparing ozone gas sensors based on ZnO nanorods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariadne C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caue Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (25), pp.19528-19533. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5ra00581g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of germanium oxide microcrystals on the surface of Te-implanted Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Perrin Toinin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rudzevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hoummada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Texier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 365, pp.252-255. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone flexible sensors fabricated by photolithography and laser ablation processes based on ZnO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Patout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 203, pp.602 - 611. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2014.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia detection by a novel Pyrex microsystem based on thermal creep phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini-Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Graur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2013.10.120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Sensor on Flexible Substrate by ZnO nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 605, pp.163-166. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.605.163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct laser patterning of a gas sensor on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, EUROSENSORS 2014, the XXVIII edition of the conference series, 87, pp.899-902. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.11.300⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards solution-processed ambipolar organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T) and a fluorocarbon-substituted dicyanoperylene (PDIF-CN(2))</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Nenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (1-2), pp.131-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfluidic gas sensor with integrated pumping system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 170, pp.45-50. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.snb.2011.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Active Organic Component for Flexible Ammonia Gas Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1069-1072. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2011.12.263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of gas detection microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.1188 - 1191. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01635821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of gas detection microfluidic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Eurosensor XXIV Conference, 5, pp.1188-1191. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2010.09.324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All solution processed flexible ammonia gas and light sensors based on alpha,omega-hexyl-distyrylbithiophene films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (1), pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00566387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of solution-processed organic thin film transistors based on alpha,omega-hexyl-distyryl-bithiophene (DH-DS2T): growth and transport properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Didane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.K. Diallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Yoshimoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Optoelectronics and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.1546-1551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy state distributions of the P(b) centers at the (100), (110), and (111) Si/SiO(2) interfaces investigated by Laplace deep level transient spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dobaczewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Kruszewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. K. Hurley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Markevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 92 (24), pp.92 - 242104. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2939001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically active defects induced by hydrogen and helium implantations in Ge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Markevich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Peaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Kolkovsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.354-359. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[&amp;quot;Superficial bladder cancers&amp;quot; do not exist anymore]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Irani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Davin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progrès en Urologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 18 (4), pp.204-205. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.purol.2008.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00487278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale electrical characterization of ultrathin high-k dielectric MOS stacks: A conducting AFM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Uppal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimoulas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (5-6), pp.250-253. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2008.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical and optical profiling of ultra thin high-k dielectrics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mackenzie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Buiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bailey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. C. Q. Noakes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517 (1), pp.459-461. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability degradation of thin HfO(2)/SiO(2) gate stacks by remote RF hydrogen and deuterium plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 517 (1), pp.207-208. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.08.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale imaging and X-ray spectroscopy of electrically active defects in ultra thin dielectrics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ishii</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Whittaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. W. Freeland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2286-2289. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability nano-characterization of thin SiO2 and HfSixOy/SiO2 gate stacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hamilton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. F. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 84 (9-10), pp.2290-2293. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2007.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of negative-bias-temperature-instability on the carrier generation lifetime of metal-oxynitride-silicon capacitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. N. Volkos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. S. Efthymiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. D. Hawkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. R. Peaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 100 (12), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2402346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical model of the effects of a nonuniform distribution of stored charge on the electrical characteristics of discrete-trap nonvolatile memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Perniola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Iannaconne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Salvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4 (3), pp.360-368. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tnano.2005.847033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and AC MOS transistor modelling in presence of high gate leakage and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gilibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 48 (4), pp.597-608. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2003.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of fixed dielectric charges on tunnelling transparency in MIM and MIS structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 72 (1-4), pp.90-95. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2003.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and repartition of the oxide fixed charges generated by electrical stress in memory tunnel oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (21), pp.4251-4253. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1756681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of trap centres in silicon nanocrystal memories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Souifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brounkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Busseret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Militaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.B, Volume 102, Issues 1-3, 15 Pages 99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00477192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new floating gate compact model applied to flash memory cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 322 (1-3), pp.250-255. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0022-3093(03)00210-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Lanthanum Oxycarbonate Deposition on Carbon Dioxide Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Sensors Based on WO3 Sputtered Layers Enhanced by Ultra Violet Light Illumination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Occelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Le Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLSENSORS 2021, The Sixth International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Nice, France. pp.28-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screen Printed BaTiO 3 for CO 2 Gas Sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Perrin-Pellegrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fifth International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ozone Sensors Working at Room Temperature Using Zinc Oxide Nanocrystals Annealed at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hameda Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors XXXI confrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France. pp.3 - 6, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/proceedings1040423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminum-doped Zinc Oxide Nanocrystals for NO2 Detection at Low Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Margeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Videlot-Ackermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECOND INTERNATIONAL CONFERENCE ON ADVANCES IN SENSORS, ACTUATORS, METERING AND SENSING (ALLSENSORS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01783054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capteurs de gaz à base de nanoparticules de ZnO déposées par spray ultrasonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Club CMC2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Saint Étienne France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of Co addition on the surface, structural and gas sensing properties of nanocrystalline ZnO films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. C. Catto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. R. Mastelaro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The symposium E - X Brazilian Electroceramics Symposium at the XV Brazilian MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Gas Sensors Fabricated by Ultrasonic Spray Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acuautla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pietri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALLSENSORS 2016 : The First International Conference on Advances in Sensors, Actuators, Metering and Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01634585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO-SnO2 nanoheterojunctions prepared via microwave-assisted non-aqueous route and their gas-sensing properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. F. Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lucchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Fiorido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The symposium E- X Brazilian Electroceramics Symposium at the XV Brazilian MRS Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Campinas Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia sensing properties of ZnO nanoparticles on flexible substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Sensing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible ozone sensor fabricated by photolithography and laser patterning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Martini-Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors, Energy Harvesting, Wireless Network And Smart Objects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Laser Patterning of a Gas Sensor on Flexible Substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurosensors 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Brescia, Italy. pp.899</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01127831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative laser ablation technology for flexible sensor processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IBERNAM - CMC2- Micro and nano Sensors and Microsystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of test platforms on flexible supports by laser ablation: micro sensor and micro heating applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Applications aux Dispositifs et Capteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, sousse, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception of novel test platforms by laser ablation for flexible sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Acualta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gallais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bendahan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Printed Smart Object</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00748278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Gate Oxide Reduction Failure on Analog Applications: Example of the Current Mirror</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Cartagena, Spain. pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CO2 Gas Sensor Based on BaTiO3 Thin Film Deposited via Ultrasonic Spray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Hijazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2018, 2018 IEEE SENSORS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01969687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tunneling model for gate oxide failure in deep sub-micron technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Portal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1404-1405, 2004, Design, Automation and Test in Europe Conference and Exhibition, Vols 1 and 2, Proceedings, 0-7695-2085-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of oxide charge repartition in memory tunnel oxide under stress from Fowler-Nordheim current measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Houssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lalande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.589-592, 2003, Essderc 2003: Proceedings of the 33rd European Solid-State Device Research Conference, 0-7803-7999-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/essderc.2003.1256945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01633150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trends in metal oxide thin films: Synthesis and applications of tin oxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Fiorido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tin Oxide Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.219-246, 2020, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-815924-8.00008-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02327662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach of dopant nature impact on the physical properties of CuO-SnO2: F thin films for enhancing ozone sensing parameters at low temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05217636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of ozone sensing parameters by CuO–SnO2: F mixed oxide sprayed thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghofrane Charrada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mejda Ajili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Jebbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04613647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des structures Métal-Oxyde-Semiconducteur (MOS) : Applications aux dispositifs mémoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bernardini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Université de Provence - Aix-Marseille I, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00007764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId299"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BBAAE14"/>
+    <w:nsid w:val="BEE1F8D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bernardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9673-222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084553219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213127633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3185-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Charrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Ajili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Turki Kamoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne C Catto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Affon&#231;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H Dias das Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V N de Palma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#8217;peko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113884" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laribi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendahan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra06959a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F. Da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia A. Lucchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne C. Catto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Jebbari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hajji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Catto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02928874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.N. de Palma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Pennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Halabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acuautla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2019-031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rollo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab57f1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993778v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Onofre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.197" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196747v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00578" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassirou Nambiema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130983" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844844v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hameda Benchekroun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130946" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01730619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Othman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.019" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01632264v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia A Lucchini" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M 'Peko" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040418" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578915v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Othman" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rivron" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040405" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. M'Peko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Catto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Mastelaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.158" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434947v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Da Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines B. Bernardi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08589" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435284v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin Toinin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.082" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acuautla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229375v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin Toinin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.32" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631652v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmor R. Mastelaro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Escanhoela" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.089" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00581g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rudzevich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631655v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.163" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441839v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martini-Laithier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.10.120" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631654v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.300" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nenon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watanabe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443452v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.01.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0BRB0G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.324" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566387v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441876v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633136v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Uppal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Efthymiou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Volkos" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimoulas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.10.006" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQCV8R0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487278v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Irani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Davin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazerolles" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.03.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633137v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Markevich" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Hawkins" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Peaker" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolkovsky" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.09.007" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQWGCB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633139v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobaczewski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kruszewski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Hurley" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939001" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633140v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Zhang" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.051" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNHFLZJK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633138v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackenzie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Buiu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Q. Noakes" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.048" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBS1234J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishii" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Whittaker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Freeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.054" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKRC801-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H68MFG2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Efthymiou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402346" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaconne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnano.2005.847033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minondo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2003.09.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P32WF5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633148v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G70QH13J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756681" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brounkov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Busseret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mirabel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(03)00210-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLB80LR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Occelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040423" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783054v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lawson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634585v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pietri" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456214v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucchini" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456215v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456220v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127846v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acualta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127834v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748278v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748284v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748281v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8589621" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256945" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815924-8.00008-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217636v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613647v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bernardini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9673-222X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084553219" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/213127633" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-3185-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007927v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Charrada" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejda Ajili" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoua Turki Kamoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.02.294" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435385v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne C Catto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas J Affon&#231;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; H Dias das Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V N de Palma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. M&#8217;peko" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113884" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370187v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Laribi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souissi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bendahan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bouguila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ra06959a" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364303v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F. Da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia A. Lucchini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne C. Catto" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waldir Avansi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010140" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580436v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Jebbari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hajji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136666" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009914v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadne Catto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elson Longo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s da Silva" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169444" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02928874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s F da Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Fiorido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o V.N. de Palma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2020.128817" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03182649v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Pennec" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Halabi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Perrin-Pellegrino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02867072v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Acuautla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gallais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21307/ijssis-2019-031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196747v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b00578" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01993778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yina Onofre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.01.197" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Savoyant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rollo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bernardini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab57f1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060771v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Margeat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844844v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hameda Benchekroun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Ackermann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949493v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pourcin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassirou Nambiema" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130983" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01730619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Othman" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Th&#233;ron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rivron" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2018.03.019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951205v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Videlot-Ackermann" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jincheng Liu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2130946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01578915v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Othman" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Th&#233;ron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rivron" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040405" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01632264v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia A Lucchini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude M 'Peko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040418" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Da Silva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. M'Peko" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Catto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R. Mastelaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2016.08.158" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705661v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Gaceur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perrin Toinin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Portavoce" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.07.082" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis F. Da Silva" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ines B. Bernardi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b08589" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acuautla" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pietri" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631652v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmor R. Mastelaro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jr. Escanhoela" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.03.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01229375v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Perrin Toinin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Portavoce" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Hoummada" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.6.32" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631653v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caue Ribeiro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra00581g" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631651v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rudzevich" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.069" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01790092v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Patout" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2014.07.010" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441839v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martini-Laithier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Graur" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2013.10.120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631655v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.605.163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631654v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.11.300" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nenon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Watanabe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Brisset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443452v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Martini" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardini" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Perrier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2011.01.011" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0BRB0G-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01633717v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2011.12.263" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635821v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.09.324" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566387v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523868v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Diallo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Suzuki" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Yoshimoto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633139v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobaczewski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kruszewski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. K. Hurley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Markevich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2939001" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633137v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Hawkins" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Peaker" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kolkovsky" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.09.007" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HVQWGCB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487278v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Irani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Davin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mazerolles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.purol.2008.03.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633136v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Uppal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Efthymiou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. N. Volkos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimoulas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2008.10.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQCV8R0J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633138v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mackenzie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Buiu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bailey" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. Q. Noakes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.048" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBS1234J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633140v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Zhang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hamilton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.08.051" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNHFLZJK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633142v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ishii" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Whittaker" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. W. Freeland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.054" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXKRC801-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633141v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2007.04.060" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3H68MFG2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633143v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Efthymiou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2402346" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perniola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Iannaconne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Salvo" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tnano.2005.847033" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633145v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gilibert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rideau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scheer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minondo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2003.09.020" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P32WF5X-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633148v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Houssa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2003.12.022" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G70QH13J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633146v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalande" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1756681" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477192v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brounkov" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Busseret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Militaru" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633149v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laffont" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mirabel" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0022-3093(03)00210-2" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MLB80LR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428734v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Le Roy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03298464v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Occelli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Seguin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529671v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hijazi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01631576v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040423" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783054v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lawson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456215v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456220v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634585v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pietri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01456214v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lucchini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127834v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Acualta" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127846v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01127831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748284v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748281v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748278v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108659v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Portal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969687v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8589621" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633147v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633150v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/essderc.2003.1256945" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02327662v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-815924-8.00008-6" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05217636v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613647v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00007764v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>