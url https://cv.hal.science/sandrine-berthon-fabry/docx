--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2557,273 +2557,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight superinsulating Resorcinol-Formaldehyde-APTES benzoxazine aerogel blankets for space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Doped TiO2 aerogels as alternative catalyst supports for proton exchange membrane fuel cells: A comparative study of Nb, V and Ta dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286690v1</w:t>
+                <w:t xml:space="preserve">hal-01327894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped TiO2 aerogels as alternative catalyst supports for proton exchange membrane fuel cells: A comparative study of Nb, V and Ta dopants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lightweight superinsulating Resorcinol-Formaldehyde-APTES benzoxazine aerogel blankets for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Guétaz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Macromolecular Nanotechnology, 78, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.02.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01327894v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbon nanospheres for the development of inkjet-printed resistive layers and sensors</w:t>
               </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3366,51 +3366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Aerogels as Catalyst Supports and First Insights on Their Durability in Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4603,315 +4603,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon xerogels as catalyst supports for PEM fuel cell cathode</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Lambert</w:t>
+                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.03.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00505941v1</w:t>
+                <w:t xml:space="preserve">hal-00386274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+                <w:t xml:space="preserve">Carbon xerogels as catalyst supports for PEM fuel cell cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (9), pp.Pages 2461-2470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386274v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00505941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum supported on resorcinol-formaldehyde based carbon aerogels for PEMFC electrodes: Influence of the carbon support on electrocatalytic properties</w:t>
               </w:r>
@@ -5043,90 +5043,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cellulose-based carbon aerogels as catalyst support for PEM fuel cell electrodes: Electrochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5323,51 +5323,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-based aerogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6495,273 +6495,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aryldiazonium salts grafting onto porous carbon as electrodes for supercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Self-Supporting SiOxCy/C-F Electrodes Modified by Surface Fluorination to Enhance Lithium-Ion Battery Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Hapiot</w:t>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrost Corinne</w:t>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrike Krewer; Gunther Wittstock, Sep 2025, Mainz, Germany, Germany</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d’Étude des Carbones; Université de Rennes; European Carbon Association, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392920v1</w:t>
+                <w:t xml:space="preserve">hal-05175768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supporting SiOxCy/C-F Electrodes Modified by Surface Fluorination to Enhance Lithium-Ion Battery Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Wagner</w:t>
+                <w:t xml:space="preserve">Impact of aryldiazonium salts grafting onto porous carbon as electrodes for supercapacitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+                <w:t xml:space="preserve">Phillipe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+                <w:t xml:space="preserve">Lagrost Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Boisard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d’Étude des Carbones; Université de Rennes; European Carbon Association, Jun 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrike Krewer; Gunther Wittstock, Sep 2025, Mainz, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175768v1</w:t>
+                <w:t xml:space="preserve">hal-05392920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Fe-N4 sites by platinum during oxygen reduction reaction in acid medium</w:t>
               </w:r>
@@ -7019,77 +7019,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre simple d’électrodes de batteries au lithium-ion autosupportées à base Si-O-C/C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8134,355 +8134,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-N-Carbon aerogel catalysts for oxygen reduction reaction: from the synthesis to the electrochemical performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Nanocarbon Dimensionality onto SnO2-C Composite Udsed as Anode in Secondary Lithium Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youling Wang</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinar Pegasus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">CARBON CHEMISTRY AND MATERIALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515349v1</w:t>
+                <w:t xml:space="preserve">hal-03515164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Nanocarbon Dimensionality onto SnO2-C Composite Udsed as Anode in Secondary Lithium Battery</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fe-N-Carbon aerogel catalyst for oxygen reduction reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARBON CHEMISTRY AND MATERIALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">EFCF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515164v1</w:t>
+                <w:t xml:space="preserve">hal-03195353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fe-N-Carbon aerogel catalyst for oxygen reduction reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fe-N-Carbon aerogel catalysts for oxygen reduction reaction: from the synthesis to the electrochemical performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youling Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lucerne (virtual), Switzerland</w:t>
+              <w:t xml:space="preserve">Webinar Pegasus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03195353v1</w:t>
+                <w:t xml:space="preserve">hal-03515349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-N-Carbon Aerogel Catalysts with Enhanced Mass Transfer Property in Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
@@ -8587,239 +8587,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03504301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérogels à base de carbone d’azote et fer comme matériaux d’électrodesde PEMFC.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youling Wang</w:t>
+                <w:t xml:space="preserve">Tin-based materials: the future of anode materials for lithium ion battery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gervillié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 European Space Power Conference (ESPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Juan-les-Pins, France. pp.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ESPC.2019.8932045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415728v1</w:t>
+                <w:t xml:space="preserve">hal-02428614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tin-based materials: the future of anode materials for lithium ion battery?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Labbé</w:t>
+                <w:t xml:space="preserve">Aérogels à base de carbone d’azote et fer comme matériaux d’électrodesde PEMFC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 European Space Power Conference (ESPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ESPC.2019.8932045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02428614v1</w:t>
+                <w:t xml:space="preserve">hal-02415728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Fe-N-C aerogel catalysts for oxygen reduction reaction</w:t>
               </w:r>
@@ -9877,502 +9877,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lightweight and flexible insulating aerogel blankets based on Resorcinol-Formaldehyde-APTES-MTES for space applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Tavera</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">1st Workshop on rational design for improved functionalities of porous inorganic materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394730v1</w:t>
+                <w:t xml:space="preserve">hal-01427289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of lightweight and flexible insulating aerogel blankets based on Resorcinol-Formaldehyde-APTES-MTES for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Achard</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward G. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Tavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on rational design for improved functionalities of porous inorganic materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Cavaillon, France</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01427289v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insight into fluorinated Pt/carbon aerogels as more corrosion-resistant electrocatalysts for Proton Exchange Membrane Fuel Cells Cathodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon aerogels coated with tin dioxide as catalyst supports for proton exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Molina Concha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMaterials for the Energy &amp; Environment - NanoMatEn 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440931v1</w:t>
+                <w:t xml:space="preserve">hal-01394699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon aerogels coated with tin dioxide as catalyst supports for proton exchange membrane fuel cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First insight into fluorinated Pt/carbon aerogels as more corrosion-resistant electrocatalysts for Proton Exchange Membrane Fuel Cells Cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">NanoMaterials for the Energy &amp; Environment - NanoMatEn 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394699v1</w:t>
+                <w:t xml:space="preserve">hal-01440931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of carbon supports for PEMFC application. Influence of the degree of graphitization and effect of fluorination</w:t>
               </w:r>
@@ -10673,103 +10673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped (Nb, Ta and V) titanium oxide as catalyst support for proton exchange membrane fuel cell (PEMFC) cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lainé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
@@ -10792,247 +10792,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des anodes de batteries lithium-ion à base de billes de composite Carbone/Silicium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The 3 omega transient line method for thermal characterization of superinsulator materials developed for spacecraft thermal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Nadalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Celotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Sołyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées industrielles Nanomatériaux du Groupe Nanomines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">65th International Astronautical Congress - IAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576479v1</w:t>
+                <w:t xml:space="preserve">hal-01113225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3 omega transient line method for thermal characterization of superinsulator materials developed for spacecraft thermal control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Celotti</w:t>
+                <w:t xml:space="preserve">Des anodes de batteries lithium-ion à base de billes de composite Carbone/Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Małgorzata Sołyga</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th International Astronautical Congress - IAC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Journées industrielles Nanomatériaux du Groupe Nanomines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113225v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodes de batteries lithium-ion à base de composite C/Si : influence du procédé de synthèse sol-gel sur les performances électrochimiques</w:t>
               </w:r>
@@ -11044,51 +11044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion (GFECI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, St Pierre d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11152,51 +11152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11493,51 +11493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPOC 2012 – Porous Polymer based systems: from design to application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11588,51 +11588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11834,51 +11834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11942,51 +11942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12076,51 +12076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Biarritz, France. http://hdl.handle.net/2268/12363</w:t>
@@ -12143,277 +12143,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+                <w:t xml:space="preserve">Study of diffusive limitations in Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p. - http://hdl.handle.net/2268/5136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490263v1</w:t>
+                <w:t xml:space="preserve">hal-00490225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of diffusive limitations in Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
+                <w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p. - http://hdl.handle.net/2268/5136</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490225v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Carbons as Platinum Catalyst Supports for Proton Exchange Membrane Fuel Cell Electrodes</w:t>
               </w:r>
@@ -12451,51 +12451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress on Catalysis and Automotive Pollution Control (CAPoC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Brussels, Belgium. pp.Pages 2117-2122, </w:t>
@@ -12545,51 +12545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, properties and applications of novel cellulose and cellulose acetate aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,51 +12597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFOAMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada. Paper no 7 - 6 p</w:t>
@@ -12795,77 +12795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of carbon aerogel texture on PEMFC performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13179,77 +13179,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13531,230 +13531,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aérogels organiques et de carbone : synthèse, propriétés et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Escribano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"EUROCARBON", science and technology of Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.841-842</w:t>
+              <w:t xml:space="preserve">journées d'automne de la société française de métallurgie et de matériaux (SF2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France. p.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549719v1</w:t>
+                <w:t xml:space="preserve">hal-00546576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérogels organiques et de carbone : synthèse, propriétés et applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of carbon aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'automne de la société française de métallurgie et de matériaux (SF2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France. p.108</w:t>
+              <w:t xml:space="preserve">"EUROCARBON", science and technology of Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.841-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546576v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'aérogels de carbone pour la réalisation de supercondensateurs</w:t>
               </w:r>
@@ -13779,51 +13779,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les Supercondensateurs (JESC'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14342,103 +14342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2:Nb aerogels, how sol-gel parameters can direct the synthesis route towards an optimization of catalyst support for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14457,333 +14457,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barchiesi C.,Chianella M.,Cigolotti V. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Naples, Italy. ENEA, Proceedings of the 6th European Fuel Cell - Piero Lunghi Conference, pp.45-46 - ISBN 978-888286324-1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274989v1</w:t>
+                <w:t xml:space="preserve">hal-01274994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Naples, Italy. ENEA, Proceedings of the 6th European Fuel Cell - Piero Lunghi Conference, pp.45-46 - ISBN 978-888286324-1, 2015</w:t>
+              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274994v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalyseurs à base de nanoparticules de platine déposées sur TiO2 dopé Nb pour application pile à combustible basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14851,51 +14851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées industrielles Nanomatériaux du Groupe Nanomines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14946,51 +14946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2014 - 14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15341,51 +15341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Thomas E. Rufford; John Zhu; Denisa Hulicova-Jurcakova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Carbon Materials: Advances and Applications</w:t>
@@ -15450,51 +15450,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de cellule électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15538,103 +15538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau actif d’électrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B-025149FR01_2021-12-24 FR3131453 (A1) 2023-06-30. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15970,51 +15970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16C0239E"/>
+    <w:nsid w:val="A3CD325C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16201,51 +16201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-berthon-fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5281-3797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151920060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00633-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tavera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21W9NB97-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.02.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCTQ4FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/1/1/015003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CZ0N5S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRH8J73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila De Matos Passos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3585744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Matos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3484543" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J. Gommes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.06.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWHZ1SQL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3581-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP8ZBG93-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ishiki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01552653mtgabs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Teixeira Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515349v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195353v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415728v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394730v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Jones" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dalton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nadalini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Celotti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata So&#322;yga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9384-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLQDM7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04752009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-berthon-fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5281-3797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151920060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00633-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tavera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21W9NB97-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.02.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCTQ4FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/1/1/015003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CZ0N5S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRH8J73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila De Matos Passos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3585744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Matos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3484543" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J. Gommes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.06.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWHZ1SQL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3581-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP8ZBG93-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ishiki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01552653mtgabs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Teixeira Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515349v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Jones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dalton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nadalini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Celotti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata So&#322;yga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576479v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9384-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLQDM7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04752009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>