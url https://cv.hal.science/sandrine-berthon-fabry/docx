--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -214,278 +214,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable synthesis of C-SiOxCy monoliths</w:t>
+                <w:t xml:space="preserve">Insight into molecular grafting of carbon aerogels for electrochemical capacitors applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Wagner</w:t>
+                <w:t xml:space="preserve">Célia Clementz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jaxel</w:t>
+                <w:t xml:space="preserve">Serge Paofai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Hapiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lagrost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113863⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 250, pp.121301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2026.121301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05267701v1</w:t>
+                <w:t xml:space="preserve">hal-05494737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into molecular grafting of carbon aerogels for electrochemical capacitors applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable synthesis of C-SiOxCy monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Paofai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Julia Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jaxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 250, pp.121301. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 399, pp.113863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2026.121301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2025.113863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05494737v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05267701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the stabilization of FeN$_4$ sites by Pt particles during acidic oxygen reduction</w:t>
               </w:r>
@@ -605,90 +605,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation of synthesis parameters and physicochemical properties of biomass-derived carbon-titania composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60 (17), pp.7259-7272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
@@ -774,51 +774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kavita Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jaxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (2), pp.1149-1163. </w:t>
@@ -869,51 +869,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorination and its Effects on Electrocatalysts for Low‐Temperature Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1042,51 +1042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 564, pp.232829. </w:t>
@@ -1297,64 +1297,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 257, pp.123461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1401,51 +1401,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in tailoring the water content in porous carbon aerogels using RT-pulsed fluorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1561,64 +1561,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 267, pp.116477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1665,51 +1665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Pot Synthesis of Fe-N-Containing Carbon Aerogel for Oxygen Reduction Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1795,51 +1795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrocatalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (2), pp.156-172. </w:t>
@@ -2050,51 +2050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Disa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2304,90 +2304,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell With Enhanced Durability Using Fluorinated Carbon As Electrocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E3S Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11th European Space Power Conference - ESPC 2016, 16, pp.17001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2421,51 +2421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lightweight and flexible insulating aerogel blankets based on Resorcinol-Formaldehyde-Silica for space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2557,273 +2557,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doped TiO2 aerogels as alternative catalyst supports for proton exchange membrane fuel cells: A comparative study of Nb, V and Ta dopants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lightweight superinsulating Resorcinol-Formaldehyde-APTES benzoxazine aerogel blankets for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Guétaz</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Macromolecular Nanotechnology, 78, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327894v1</w:t>
+                <w:t xml:space="preserve">hal-01286690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight superinsulating Resorcinol-Formaldehyde-APTES benzoxazine aerogel blankets for space applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Doped TiO2 aerogels as alternative catalyst supports for proton exchange membrane fuel cells: A comparative study of Nb, V and Ta dopants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Ilbizian</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Georgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2016.02.019⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 232, pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01286690v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbon nanospheres for the development of inkjet-printed resistive layers and sensors</w:t>
               </w:r>
@@ -2861,51 +2861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexible and Printed Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.015003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2939,90 +2939,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Insight into Fluorinated Pt/Carbon Aerogels as More Corrosion-Resistant Electrocatalysts for Proton Exchange Membrane Fuel Cell Cathodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3082,64 +3082,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between the catalytic layer composition, the relative humidity and the performance for PEMFC carbon aerogel based membrane electrode assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,51 +3224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hermans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3353,64 +3353,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the carbon texture of platinum/carbon aerogel electrocatalysts on their behavior in a proton exchange membrane fuel cell cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,51 +3525,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Alemany-Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3641,64 +3641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Aerogels as Catalyst Supports and First Insights on Their Durability in Proton Exchange Membrane Fuel Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4051,51 +4051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Begin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4356,51 +4356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chénitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4502,51 +4502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4603,358 +4603,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carbon xerogels as catalyst supports for PEM fuel cell cathode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien C. Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Achard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (9), pp.Pages 2461-2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386274v1</w:t>
+                <w:t xml:space="preserve">hal-00505941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon xerogels as catalyst supports for PEM fuel cell cathode</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New nanostructured carbons based on porous cellulose: Elaboration, pyrolysis and use as platinum nanoparticles substrate for oxygen reduction electrocatalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Guilminot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Gavillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Rigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (9), pp.Pages 2461-2470. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 185 (2), pp. 717-726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2008.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2008.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00505941v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinum supported on resorcinol-formaldehyde based carbon aerogels for PEMFC electrodes: Influence of the carbon support on electrocatalytic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5043,103 +5043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of cellulose-based carbon aerogels as catalyst support for PEM fuel cell electrodes: Electrochemical characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fisher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 166 (1), pp. 104-111. </w:t>
@@ -5202,51 +5202,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a volumetric method - experimental test bench for hydrogen storage characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gonzalez-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5323,77 +5323,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose-based aerogels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pirard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5444,51 +5444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Highly Porous Catalytic Layers for Polymer Electrolyte Fuel Cell Based on Carbon Aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,51 +5578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SAXS characterization of carbon aerogels for catalytic supports.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fairen-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5785,51 +5785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic high-surface-area carbon aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5923,51 +5923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly dispersed platinum on carbon aerogels as supported catalysts for PEM fuel cell-electrodes: comparison of two different synthesis paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,51 +6056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the multi-scale structure of silica aerogels by SAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6202,51 +6202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DLS and SAXS investigations of organic gels and aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,90 +6380,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthraquinone grafting on carbon aerogels for supercapacitors applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Clementz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6495,273 +6495,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Supporting SiOxCy/C-F Electrodes Modified by Surface Fluorination to Enhance Lithium-Ion Battery Performance</w:t>
+                <w:t xml:space="preserve">Impact of aryldiazonium salts grafting onto porous carbon as electrodes for supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Wagner</w:t>
+                <w:t xml:space="preserve">Célia Clementz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
+                <w:t xml:space="preserve">Phillipe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Hatim</w:t>
+                <w:t xml:space="preserve">Lagrost Corinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Boisard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d’Étude des Carbones; Université de Rennes; European Carbon Association, Jun 2025, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ulrike Krewer; Gunther Wittstock, Sep 2025, Mainz, Germany, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175768v1</w:t>
+                <w:t xml:space="preserve">hal-05392920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aryldiazonium salts grafting onto porous carbon as electrodes for supercapacitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Self-Supporting SiOxCy/C-F Electrodes Modified by Surface Fluorination to Enhance Lithium-Ion Battery Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phillipe Hapiot</w:t>
+                <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lagrost Corinne</w:t>
+                <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Leroux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurelie Boisard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ulrike Krewer; Gunther Wittstock, Sep 2025, Mainz, Germany, Germany</w:t>
+              <w:t xml:space="preserve">The World Conference on Carbon – Carbon 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d’Étude des Carbones; Université de Rennes; European Carbon Association, Jun 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392920v1</w:t>
+                <w:t xml:space="preserve">hal-05175768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Fe-N4 sites by platinum during oxygen reduction reaction in acid medium</w:t>
               </w:r>
@@ -6933,51 +6933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylan Karakoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFEC I: Groupement Français d’Étude des Composés d'Insertion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICMPE - Université Paris-Est Créteil; PHENIX - Sorbonne Université; ICMMO - Université Paris Saclay, Apr 2024, Dourdan, France</w:t>
@@ -7006,90 +7006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en œuvre simple d’électrodes de batteries au lithium-ion autosupportées à base Si-O-C/C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7170,51 +7170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Porhiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Pronkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7250,247 +7250,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of kapok-based self supported composites with TiO 2 or SiO 2 usable in Li-ion batteries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Importance du précurseur azoté sur les caractéristiques de catalyseurs Fe-N-C pour PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongxin Ge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kavita Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keyla Teixeira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bibent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque francophone du carbone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Francophone d'Etude des Carbones, May 2023, Gosier (Guadeloupe), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04320414v1</w:t>
+                <w:t xml:space="preserve">hal-04206635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance du précurseur azoté sur les caractéristiques de catalyseurs Fe-N-C pour PEMFC</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of kapok-based self supported composites with TiO 2 or SiO 2 usable in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone du carbone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Francophone d'Etude des Carbones, May 2023, Gosier (Guadeloupe), France</w:t>
+              <w:t xml:space="preserve">ISICXXI: 21st International Symposium on Intercalation Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04206635v1</w:t>
+                <w:t xml:space="preserve">hal-04320414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous ORR activity Drop of Fe-N-C Catalysts Upon Atmospheric Storage</w:t>
               </w:r>
@@ -7528,51 +7528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongxin Ge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">243rd Meeting of the Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Electrochemical Society, May 2023, Boston, United States</w:t>
@@ -7653,51 +7653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika El Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Symposium on Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Québec (CA), Canada</w:t>
@@ -7851,77 +7851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse par sol-gel de nanocomposites carbone-dioxyde de titane autosupportés à base de fibres végétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7946,51 +7946,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aérogels carbonés comme matériaux d’électrode dans les PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFEC Colloque de la Société Francophone d'Etude des Carbones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Murol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8166,64 +8166,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8386,51 +8386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fe-N-Carbon aerogel catalysts for oxygen reduction reaction: from the synthesis to the electrochemical performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youling Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8632,64 +8632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 European Space Power Conference (ESPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Juan-les-Pins, France. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8736,51 +8736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aérogels à base de carbone d’azote et fer comme matériaux d’électrodesde PEMFC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone du Carbone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Samatan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8818,51 +8818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of Fe-N-C aerogel catalysts for oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youling Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrolysis &amp; Fuel Cell Discussions.Towards Catalysts Free of Critical Raw Material for Fuel Cells &amp; Elecrolysers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Disa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Asset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9025,51 +9025,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’influence de la nano structuration du dioxyde d’étain sur le mécanisme de conversion et les performances électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9131,277 +9131,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonaceous materials coated with tin dioxide nanoparticles as catalyst supports for proton exchange membrane fuel cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Labbé</w:t>
+                <w:t xml:space="preserve">Fluorination surface treatment to mitigate carbon corrosion and improve the durability of Pt electrocatalysts in Proton-exchange Membrane Fuel Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Molina Concha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc A. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Multifunctional Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">ISE 2017, 20th ISE Topical Meeting of International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579107v1</w:t>
+                <w:t xml:space="preserve">hal-01579004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination surface treatment to mitigate carbon corrosion and improve the durability of Pt electrocatalysts in Proton-exchange Membrane Fuel Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbonaceous materials coated with tin dioxide nanoparticles as catalyst supports for proton exchange membrane fuel cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Molina Concha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Katia Guérin</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISE 2017, 20th ISE Topical Meeting of International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">5th International Conference on Multifunctional Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579004v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Dioxide Coated Carbon Materials for Extended Lifetime of Cathodic Electrocatalysts for PEMFC</w:t>
               </w:r>
@@ -9426,51 +9426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belen Molina Concha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9506,454 +9506,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination: a new way to enhance the durability of carbon supports for PEMFC application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+                <w:t xml:space="preserve">Fluorination of carbon based electrocatalysts for enhanced durability of PEMFC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasser Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labbé</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRiME 2016 - 6th International ECS Electrochemical Energy Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Electrochemical Society (ECS), The Electrochemical Society of Japan (ECSJ), and The Korean Electrochemical Society (KECS), Oct 2016, Honolulu, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">SFEC Colloque de la Société Francophone d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394682v1</w:t>
+                <w:t xml:space="preserve">hal-01394755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorination of carbon based electrocatalysts for enhanced durability of PEMFC</w:t>
+                <w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell with enhanced durability using fluorinated carbon as electrocatalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Dubois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Guérin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFEC Colloque de la Société Francophone d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Carqueiranne, France</w:t>
+              <w:t xml:space="preserve">ESPC European Space Power Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394755v1</w:t>
+                <w:t xml:space="preserve">hal-01394691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Exchange Membrane Fuel Cell with enhanced durability using fluorinated carbon as electrocatalyst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluorination: a new way to enhance the durability of carbon supports for PEMFC application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Metkemeijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Batisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPC European Space Power Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">PRiME 2016 - 6th International ECS Electrochemical Energy Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Electrochemical Society (ECS), The Electrochemical Society of Japan (ECSJ), and The Korean Electrochemical Society (KECS), Oct 2016, Honolulu, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394691v1</w:t>
+                <w:t xml:space="preserve">hal-01394682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal oxides aerogels for energy applications: fuel cells, water splitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9991,51 +9991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of lightweight and flexible insulating aerogel blankets based on Resorcinol-Formaldehyde-APTES-MTES for space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10106,303 +10106,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon aerogels coated with tin dioxide as catalyst supports for proton exchange membrane fuel cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First insight into fluorinated Pt/carbon aerogels as more corrosion-resistant electrocatalysts for Proton Exchange Membrane Fuel Cells Cathodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dubau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">NanoMaterials for the Energy &amp; Environment - NanoMatEn 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394699v1</w:t>
+                <w:t xml:space="preserve">hal-01440931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First insight into fluorinated Pt/carbon aerogels as more corrosion-resistant electrocatalysts for Proton Exchange Membrane Fuel Cells Cathodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon aerogels coated with tin dioxide as catalyst supports for proton exchange membrane fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Molina Concha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoMaterials for the Energy &amp; Environment - NanoMatEn 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440931v1</w:t>
+                <w:t xml:space="preserve">hal-01394699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of carbon supports for PEMFC application. Influence of the degree of graphitization and effect of fluorination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,90 +10483,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated Pt/carbon aerogels as electrocatalysts with improved corrosion-resistance for Proton Exchange Membrane Fuel Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10604,51 +10604,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’aérogel de carbone fluoré comme support de catalyseur de PEMFC plus résistant à la corrosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Français du Carbone du Groupe Français d'Etude des Carbones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10673,103 +10673,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doped (Nb, Ta and V) titanium oxide as catalyst support for proton exchange membrane fuel cell (PEMFC) cathode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guétaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDFC 2015 - 6th International Conference on ”Fundamentals &amp; Development of Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National Polytechnique de Toulouse, Feb 2015, Toulouse, France</w:t>
@@ -10792,303 +10792,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3 omega transient line method for thermal characterization of superinsulator materials developed for spacecraft thermal control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des anodes de batteries lithium-ion à base de billes de composite Carbone/Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartosz Grzyb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Dalton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">65th International Astronautical Congress - IAC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Journées industrielles Nanomatériaux du Groupe Nanomines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113225v1</w:t>
+                <w:t xml:space="preserve">hal-01576479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des anodes de batteries lithium-ion à base de billes de composite Carbone/Silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The 3 omega transient line method for thermal characterization of superinsulator materials developed for spacecraft thermal control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Nadalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Celotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Małgorzata Sołyga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées industrielles Nanomatériaux du Groupe Nanomines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">65th International Astronautical Congress - IAC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576479v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anodes de batteries lithium-ion à base de composite C/Si : influence du procédé de synthèse sol-gel sur les performances électrochimiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe Français d’Etude des Composés d’Insertion (GFECI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, St Pierre d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11139,64 +11139,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Diascorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11232,312 +11232,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt par jet d’encre de nanoparticules de carbone de 200 nm : de la synthèse à la formulation des encres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Inkjet printing of 200 nm monodisperse carbon nanoparticles: From nanoparticles synthesis to smart ink formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Français du Carbone du Groupe Français d'Etude des Carbones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GFEC May 2013, Voreppe, France</w:t>
+              <w:t xml:space="preserve">Nanotechnology 2013: Electronics, Devices, Fabrication, MEMS, Fluidics and Computational - 2013 NSTI Nanotechnology Conference and Expo, NSTI-Nanotech 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Washington, DC, United States. pp.243-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576838v1</w:t>
+                <w:t xml:space="preserve">hal-00857219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printing of 200 nm monodisperse carbon nanoparticles: From nanoparticles synthesis to smart ink formulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vie</w:t>
+                <w:t xml:space="preserve">Dépôt par jet d’encre de nanoparticules de carbone de 200 nm : de la synthèse à la formulation des encres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology 2013: Electronics, Devices, Fabrication, MEMS, Fluidics and Computational - 2013 NSTI Nanotechnology Conference and Expo, NSTI-Nanotech 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Washington, DC, United States. pp.243-246</w:t>
+              <w:t xml:space="preserve">Colloque Français du Carbone du Groupe Français d'Etude des Carbones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GFEC May 2013, Voreppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857219v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporous carbons from cellulose aerogels as “green” electrodes for electrochemical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUPOC 2012 – Porous Polymer based systems: from design to application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Gargnano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11575,64 +11575,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of platinum deposit methods on carbon aerogels used in Proton Exchange. Membrane Fuel Cells (PEMFC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11681,312 +11681,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pt/carbon xerogel catalysts for PEM fuel cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carbon Aerocellulose as Cathode Material in Primary Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells (FDFC) 2011 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. 8 p. - ISBN 978-2-7466-2972-7</w:t>
+              <w:t xml:space="preserve">CESEP'11 - 4th International conference on Carbon for Energy Storage / Conversion and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Vichy, France. 1 page (Abstract)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800928v1</w:t>
+                <w:t xml:space="preserve">hal-00806924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Aerocellulose as Cathode Material in Primary Batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pt/carbon xerogel catalysts for PEM fuel cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESEP'11 - 4th International conference on Carbon for Energy Storage / Conversion and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Vichy, France. 1 page (Abstract)</w:t>
+              <w:t xml:space="preserve">Fundamentals &amp; Developments of Fuel Cells (FDFC) 2011 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Grenoble, France. 8 p. - ISBN 978-2-7466-2972-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806924v1</w:t>
+                <w:t xml:space="preserve">hal-00800928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre humidité relative et performances pour des Assemblages Membrane Electrodes de pile PEM à base d'aérogels de carbone - Impact de l'ajout de PTFE dans la couche catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ouattara-Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12050,77 +12050,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartosz Grzyb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Biarritz, France. http://hdl.handle.net/2268/12363</w:t>
@@ -12143,359 +12143,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of diffusive limitations in Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marian Chatenet</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p. - http://hdl.handle.net/2268/5136</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490225v1</w:t>
+                <w:t xml:space="preserve">hal-00490263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and characterizations of platinum nanoparticles supported on cellulose-based carbon aerogel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Study of diffusive limitations in Proton Exchange Membrane Fuel Cells (PEMFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Carbon Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p</w:t>
+              <w:t xml:space="preserve">, Jun 2009, Biarritz, France. 6 p. - http://hdl.handle.net/2268/5136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490263v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00490225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Carbons as Platinum Catalyst Supports for Proton Exchange Membrane Fuel Cell Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Congress on Catalysis and Automotive Pollution Control (CAPoC8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Brussels, Belgium. pp.Pages 2117-2122, </w:t>
@@ -12545,51 +12545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, properties and applications of novel cellulose and cellulose acetate aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Gavillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12597,51 +12597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFOAMS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Niagara Falls, Canada. Paper no 7 - 6 p</w:t>
@@ -12683,51 +12683,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon xerogels as supports for catalysts and electrocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12795,77 +12795,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of carbon aerogel texture on PEMFC performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Brigaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13067,51 +13067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Ehrburger-Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Fairen-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13179,90 +13179,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured carbons from cellulose aerogels for PEM-FC electrodes : elaboration and electrochemical characterization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Guilminot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 7th European Symposium on Electrochemical Engineering.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.333-338</w:t>
@@ -13304,51 +13304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Platinium supported on resorcinol-fomaldehyde based carbon aerogels from PEMFC electrodes : influence of the carbon support on electrocatalytic properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13429,51 +13429,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Forms of nanostructured carbon materials for hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Langohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fulcheri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13531,299 +13531,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00534236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aérogels organiques et de carbone : synthèse, propriétés et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of carbon aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Escribano</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées d'automne de la société française de métallurgie et de matériaux (SF2M)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1998, Paris, France. p.108</w:t>
+              <w:t xml:space="preserve">"EUROCARBON", science and technology of Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.841-842</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546576v1</w:t>
+                <w:t xml:space="preserve">hal-00549719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of carbon aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aérogels organiques et de carbone : synthèse, propriétés et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Escribano</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"EUROCARBON", science and technology of Carbon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1998, Strasbourg, France. p.841-842</w:t>
+              <w:t xml:space="preserve">journées d'automne de la société française de métallurgie et de matériaux (SF2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France. p.108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549719v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'aérogels de carbone pour la réalisation de supercondensateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ginoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'études sur les Supercondensateurs (JESC'98</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1998, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13848,51 +13848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of carbon aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Escribano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13975,103 +13975,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical analysis of carbon aerogels as electrode for supercapacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Clementz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hapiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann R. Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lagrost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les Journées d'Electrochimie 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Saint-Malo, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14096,51 +14096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of carbon based electrocatalysts for PEMFC application. Influence of the graphitization level and fluorination treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Batisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14234,64 +14234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation d’aérogels de carbone fluorés comme support de catalyseur de PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14342,103 +14342,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2:Nb aerogels, how sol-gel parameters can direct the synthesis route towards an optimization of catalyst support for PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Seminar on Aerogels 2016 : “Properties-Manufacture-Applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Sophia Antipolis, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14457,346 +14457,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ozouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Naples, Italy. ENEA, Proceedings of the 6th European Fuel Cell - Piero Lunghi Conference, pp.45-46 - ISBN 978-888286324-1, 2015</w:t>
+              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274994v1</w:t>
+                <w:t xml:space="preserve">hal-01274989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal Oxides Aerogels as promising catalyst supports for potential use in Fuel Cells and Electrolysers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">SURICAT, a project dedicated to stable PEMFC catalyst supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Testut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ozouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barchiesi C.,Chianella M.,Cigolotti V. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFCD2015 - Electrolysis and Fuel Cell Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">European Fuel Cell Technology &amp; Applications Conference - Piero Lunghi Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Naples, Italy. ENEA, Proceedings of the 6th European Fuel Cell - Piero Lunghi Conference, pp.45-46 - ISBN 978-888286324-1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274989v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrocatalyseurs à base de nanoparticules de platine déposées sur TiO2 dopé Nb pour application pile à combustible basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Cognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Chatenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Riassetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Testut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR HySPAC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
@@ -14825,77 +14825,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight superinsulating RF-APTES aerogel blankets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées industrielles Nanomatériaux du Groupe Nanomines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14920,77 +14920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight (super)insulating organic-inorganic hybrid aerogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Hildenbrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Rigacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMSF 2014 - 14th European Meeting on Supercritical Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15054,51 +15054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Drahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15136,77 +15136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorination of carbon aerogel and platinum/carbon aerogels for a use as PEMFC cathode material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasser Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dubau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15328,64 +15328,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Budtova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edited by Thomas E. Rufford; John Zhu; Denisa Hulicova-Jurcakova. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Carbon Materials: Advances and Applications</w:t>
@@ -15450,64 +15450,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de fabrication de cellule électrochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Guerin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15538,103 +15538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériau actif d’électrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aravind Parakkulam Ramaswamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oumaima Hatim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : B-025149FR01_2021-12-24 FR3131453 (A1) 2023-06-30. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15678,51 +15678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Gervillié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Boisard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15805,51 +15805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien C. Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Berthon-Fabry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Achard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15970,51 +15970,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3CD325C"/>
+    <w:nsid w:val="A66C0178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16201,51 +16201,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-berthon-fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5281-3797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151920060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00633-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tavera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21W9NB97-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.02.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCTQ4FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/1/1/015003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CZ0N5S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRH8J73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila De Matos Passos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3585744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Matos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3484543" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J. Gommes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.06.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWHZ1SQL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3581-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP8ZBG93-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ishiki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01552653mtgabs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Teixeira Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515349v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Jones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113225v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dalton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nadalini" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Celotti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata So&#322;yga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576479v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576838v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857219v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vie" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800928v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806924v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490263v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9384-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLQDM7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04752009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-berthon-fabry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5281-3797" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/151920060" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Clementz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paofai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berthon-Fabry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hapiot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lagrost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2026.121301" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267701v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wagner" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jaxel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2025.113863" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Ishiki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keyla Teixeira Santos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bibent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kavita Kumar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ina Reichmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61806-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175725v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-025-10874-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940872v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongxin Ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.2c05394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04172083v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Chatenet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Ahmad" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202204304" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005348v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dubau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2023.232829" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youling Wang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel J Larsen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rojas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Jaouen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2021.230561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervilli&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boisard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labb&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02953315v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fran&#231;ois Pierre Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2020.109633" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02907435v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labbe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2020.116477" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03080371v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-020-00633-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190384v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labbe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Asset" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-018-0505-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01785111v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Chattot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.031806jes]" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01810287v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labb&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Disa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2018.05.019" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9363N7Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bott-Neto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.10.004" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01557369v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20171617001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01543299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hildenbrand" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ilbizian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Jones" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Tavera" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2017.06.009" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-21W9NB97-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01286690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2016.02.019" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLCTQ4FP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327894v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Testut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Georgi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gu&#233;taz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2016.06.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01252341v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vi&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Drahi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baudino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blayac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2058-8585/1/1/015003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01185252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12678-015-0267-9" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00918905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ouattara-Brigaudet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Achard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.09.107" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DJ43WKV-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00820835v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Job" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hermans" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2013.03.188" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8CZ0N5S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699512v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.03.085" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JKDSRSF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00699552v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lavigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Alemany-Dumont" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Normand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Metkemeijer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2012.04.035" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTRH8J73-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00634448v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201000182" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XKVKG6CV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614414v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Rooke" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila De Matos Passos" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3585744" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00582483v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Matos" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.3484543" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506560v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartosz Grzyb" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Begin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2010.03.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZJZP80N-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00506564v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lambert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric J. Gommes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2009.06.022" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CWHZ1SQL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417542v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien C. Marie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ch&#233;nitz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cornet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2009.01.047" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL1XZ4BN-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481525v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-009-3581-x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WP8ZBG93-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00505941v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2008.03.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L57BQ6BH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386274v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Guilminot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Gavillon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Rigacci" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2008.08.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNRTG1WQ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333782v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cha&#238;net" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Pirard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10800-006-9226-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KSRPTS50-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333811v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fisher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.12.084" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3XDQ0B1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125711v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Langohr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gonzalez-Aguilar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fulcheri" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125709v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fischer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pirard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2214521" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125760v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Ehrburger-Dolle" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bley" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018561v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fairen-Jimenez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00528562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Charrier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djurado" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333057v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradourat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.06.038" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9ZVGL1N9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00536989v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Geissler" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chevalier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert Bruce Sall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00452-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NQ8ZHW6J-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00523875v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barbieri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00447-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ79XQQB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392963v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R. Leroux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392920v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Hapiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lagrost Corinne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175768v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aravind Parakkulam Ramaswamy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Hatim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Boisard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ishiki" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2025-01552653mtgabs" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871658v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Porhiel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Clavier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylan Karakoc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Fatnassi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04873201v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Guerin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04871520v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Pronkin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04320414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206610v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keila Teixeira Santos" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04432609v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gervillie" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dubois" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika El Ghozzi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Batisse" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806972v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908454v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515287v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195353v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03515349v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504301v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02428614v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ESPC.2019.8932045" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02415728v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02433437v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962495v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01962573v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Butterbach" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579004v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Molina Concha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc A. Dubois" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01579107v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690625v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394755v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394691v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394682v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427289v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394730v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward G. Jones" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01440931v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394699v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01394744v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01275300v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576399v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274978v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lain&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576479v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113225v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Dalton" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Nadalini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Celotti" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#322;gorzata So&#322;yga" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576474v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113177v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Diascorn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00857219v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vie" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576838v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01503440v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800935v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sennour" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806924v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800928v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00578469v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490240v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490263v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490225v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brigaudet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00481508v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-009-9384-0" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JLQDM7KW-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490247v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lambert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806938v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00813627v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eyler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Junker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Breysse Carrabeuf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Allidi&#232;res" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guichardot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526587v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Morfin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023856v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023858v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chainet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00534236v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fabry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00549719v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Escribano" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ginoux" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546576v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546118v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546570v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876936v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01690644v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01430123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01427037v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ozouf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274989v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01274994v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Cognard" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576469v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Riassetto" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576673v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01113016v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576640v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01576680v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00806973v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04752009v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04417165v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03282817v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Sainton" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00526310v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Marchand" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>