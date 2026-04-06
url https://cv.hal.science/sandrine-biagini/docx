--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,2677 +66,2815 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le don d'organe : d'une généralisation légale aux limites pratique - approche de l'Universitaire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude du Master, droit des personnes vulnérables, La mort : avant, pendant et après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François-Xavier Roux-Demare; Espace éthique de Bretagne, Mar 2026, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La dignité de l’animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’article 515-14 du Code civil. 2015-2025. Dix ans après : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par le Lab-LEX, 2025, Palais du Luxembourg, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animations de séminaires sur l’accompagnement en santé dans le cadre du groupe de travail interdisciplinaire - santé vulnérabilité : accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13/12/2025, 14/03/2025, 20/06/2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Brest - Université de Bretagne occidentale, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colloque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« L’accompagnement en santé »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Co-porteuse de projet, membre des comités d’organisation et scientifique du colloque, Dec 2025, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de manifestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">approches croisées sur le droit de manifester</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, groupes locaux d'Amnesty international, 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mineurs non accompagnés - le cadre juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les mineurs non accompagnés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association groupe de défense des mineurs de Quimper; formation juridique continue des avocats, 2024, Quimper, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La peau sexuelle », formation médicale continue,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">organisée par l’association pour l'étude des maladies cutanées et sexuellement transmissibles,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PAM, Dec 2024, BREST (29), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée sur la laïcité 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, Chu de Brest, espace de réflexion éthique de Bretagne, 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La peau sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et dermatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab-Lex, 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sanction des discours de haine par les juges : entre ambivalence et complexité face à la liberté d’expression et d’opinion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">faire face aux discours de haine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire HCTI, Oct 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire face aux discours de haine ?, aspects juridiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment faire face aux discours de haine ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Animateur : Ch. Cosker, autres intervenants : J. Walter, M. Knobel, S. Courouble-Share, 2023, Brest, librairie dialogues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La laïcité à la française?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la laicité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBO, CHU de Brest, Espace de réflexion éthique de Bretagne, 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’identité nationale : une norme objectivisée en droit des étrangers par l’exigence d’une intégration Républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Identités et constructions identitaires dans le discours et la langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoires CRBC et HCTI, Oct 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pardon ambivalent de la société de donner la vie différemment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le pardon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab-LEX, Dec 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le titre I de la Loi : Solidarité envers les personnes handicapées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">les 20 ans de la Loi du 4 mars 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab-LEX, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique vaccinale durant la Covid 19 : une oscillation inassumée entre responsabilité individuelle et responsabilité collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité en matière de gestion du COVID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La rédaction des protocoles de recherches non interventionnelles et des protocoles de pratiques éthiques professionnelles en application de la déclaration d’Helsinki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence débat dématérialisée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, association MARE, 2021, Taroudant, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La déclaration d’Helsinki : les principes éthiques applicables à la recherche médicale impliquant des êtres humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence dans le cadre du Master procédés d’analyse et de contrôle qualité, module méthodologie de recherche et rédaction d’article scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté disciplinaire de Taroudant, 2021, Taroudant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'impact du numérique sur les juridictions et le contentieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire le numérique dans tous ses droits, avec M. de Fontmichel, Pr. De droit privé, UBO et C. Rouillier, MCF en droit public, Univ. Rennes 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab-Lex, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et droits : Y a-t-il un os dans la pratique des tests osseux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mineurs non accompagnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l’espace éthique de Bretagne occidentale, 2019, BREST, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inapplication des droits processuels en contentieux des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lab-Lex de Brest, Apr 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l’espace éthique de Bretagne occidentale, 2019, BREST, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence débat sur l’affaire Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit à Brest, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit à Brest, Oct 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences juridiques faites aux jeunes mineurs étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les violences juridiques faites aux jeunes mineurs étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBO, May 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des usagers en santé (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international scientifique sur la recherche et l’éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Apr 2019, Taroudant, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Apr 2019, Taroudant, Maroc</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à mourir chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque international scientifique sur la recherche et l’éthique et 12e journée médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Mar 2018, Taroudant, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Mar 2018, Taroudant, Maroc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté religieuse et le(s) droit(s) de l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex, Oct 2018, Brest, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Droit dans Game Of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit dans Game Of Thrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex de Brest, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex de Brest, Feb 2018, Brest, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner dans un grand groupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Pédagogie (acte IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé à l’UBO (Faculté des Sciences et Techniques) sur l’accueil de la diversité des publics,, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé à l’UBO (Faculté des Sciences et Techniques) sur l’accueil de la diversité des publics,, 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps humain entre intérêt général et liberté(s) individuelle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subjectivité et lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLPC-CLCS, Mar 2015, Brest, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CLPC-CLCS, Mar 2015, Brest, France. pp.55</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée de lutte contre la discrimination à l’Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Ligue des droits de l’Homme, Mar 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, la Ligue des droits de l’Homme, Mar 2015, Brest, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Charlie Hebdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">peut-on rire de tout ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRA, Feb 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRA, Feb 2015, Brest, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Vincent Lambert : que nous apprend la décision du Conseil d’État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l’espace de réflexion éthique de Bretagne, 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choix politique et sociétal sur le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche sur le genre à l’UBO, regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par l’ISHS, Faculté des lettres, 2014, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure contentieuse administrative et la mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par le CRA d’Aix-Marseille et l’École Doctorale Sciences juridiques et politiques, Université de Nîmes, 2014, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l’espace de réflexion éthique de Bretagne, 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modératrice dans le colloque &amp;quot;Le Droit dans Game of Thrones: Notions et situations de droits dans GOT, les différences avec la réalité&amp;quot; pour les interventions de la partie vie et mort sous la plume de G.R.R. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit dans les fictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le CRA de Brest, 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par le CRA de Brest, 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office non juridictionnel du juge administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’efficacité de la justice administrative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRA de Brest, Nov 2014, Brest, France. pp.331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRA de Brest, Nov 2014, Brest, France. pp.331</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contrainte publique contre nous-même : la restriction de notre liberté individuelle dans l’utilisation de notre corps face à l’intérêt général en Luxembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Guèpin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisées par le laboratoire L’Amo (L’Antique, le Moderne) et Maison des Sciences de l’Homme Ange-Guèpin, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisées par le laboratoire L’Amo (L’Antique, le Moderne) et Maison des Sciences de l’Homme Ange-Guèpin, 2014, Nantes, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique jurisprudentielle du Conseil d’État en matière de laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques jurisprudentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’Institut d’études de droit public, 2013, Sceaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’Institut d’études de droit public, 2013, Sceaux, France</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place des instances éthiques au sein des structures médico-sociales : Fondements et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éthique dans les structures médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sandrine Biagini; Jean-Michel Boles; co-organisé par le CRA et l’espace éthique de Bretagne occidentale, 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sandrine Biagini; Jean-Michel Boles; co-organisé par le CRA et l’espace éthique de Bretagne occidentale, 2013, Brest, France</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les problématiques transcendant les ordres juridictionnels et leurs incidences procédurales, organisé par le Centre de Recherche Administratives de l'Université de Bretagne Occidentale et par l'Ordre des Avocats de Quimper (actes à paraître).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les problématiques transcendant les ordres juridictionnels et leurs incidences procédurales, organisé par le Centre de Recherche Administratives de l'Université de Bretagne Occidentale et par l'Ordre des Avocats de Quimper (actes à paraître).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, QUIMPER, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00669637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2746,1263 +2884,1263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La politique vaccinale durant la Covid 19 : une oscillation inassumée entre responsabilité individuelle et responsabilité collective »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous dir. Nathalie Dedessus Le Moustier et Nilsa Rojas-Hutinel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Gouvernance et responsabilité, Regards croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, coll. Droit &amp; science politique, p.231 à 241, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ambivalences de la liberté sexuelle: entre tabou et droits de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sexualité de la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, pp.17 à 26, 2024, Colloques &amp; essai</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sexualité des jeunes et les plates-forme de service de médias audiovisuels à la demande: libres propos d'un parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sexualité de la jeunesse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la justice et la Démocratie, pp.329 à 332, 2024, Colloques &amp; Essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de la femme en matière d'interruption volontaire de grossesse ou un choix sociétal entre Charybde et Scylla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quentin Le Pluard Marion Talbot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit, Mythes et Légendes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, pp.97 à 102, 2023, Libre droit</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La parenté de l'enfant à naître, un choix sociétal en difficile mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges Jean-Claude Ricci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.27 à 40, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empirisme de l’hébergement des demandeurs d’asile ou une désillusion à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logement et vulnérabilité, ouvrage Franco-Marocain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ-Lextenso éditions, pp.153 à 163, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La santé des étrangers en France comme instrument de politique migratoire et d’économie budgétaire ou la négation de la vulnérabilité des migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La santé des personnes vulnérables sous dir. François-Xavier Roux-Demare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 77 à 91, 2020, Colloques et Essais</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inapplication des droits processuels en contentieux des étrangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’inapplication de la règle de droit, sous la direction de Eric Péchillon et Stéphanie Renard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02474148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Institut francophone pour la justice et la démocratie, p. 77 à 91, 2020, Colloques et Essais</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur les droits des femmes au sein de l’œuvre de Game of Thrones : entre négation et discrimination genrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quentin Le Pluard Péran Plouhinec. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Le droit et Game of Thrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.161-169, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, pp.161-169, 2019</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté religieuse et le(s) droit(s) de l’animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François-Xavier Roux-Demare. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’animal et l’Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.175 à 186, 2019, Droit privé &amp; sciences criminelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.175 à 186, 2019, Droit privé &amp; sciences criminelles</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I, comme imagination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mots d’Annie, droit(s) au cœur et à la culture, mélanges Annie Héritier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’épitoge, pp.125, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, L’épitoge, pp.125, 2017</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’office non juridictionnel du juge administratif : l’efficacité sans jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaël Matta-Duvignau Mickaël Lavaine. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’efficacité de la justice administrative. A la recherche d'une légitimité renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, pp.331 à 342, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, pp.331 à 342, 2016</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi NOTRe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Dircab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps humain: entre intérêt général et libert(é)s individuelle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elfakir Abdelhadi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subjectivité et lien social-figures des mutations contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.55, 2016, Essais</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUR, pp.55, 2016, Essais</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique jurisprudentielle du Conseil d’État en matière de laïcité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous dir. J. A. Sedky, R. Brett, A. Michel, N. Thiébaut. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les politiques jurisprudentielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mare et Martin, pp.123, 2015, PUS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Mare et Martin, pp.123, 2015, PUS</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mise en place des instances éthiques au sein des structures médico-sociales : Fondements et préconisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Biagini-Girard et J.-M. Boles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éthique dans les structures médico-sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sauramps médical, pp.83 à 103, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Sauramps médical, pp.83 à 103, 2014</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La définition de l’intégration Républicaine, en droit des étrangers : l’identité nationale française comme condition juridique à l’obtention d’un titre de séjour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joseph Pini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identité(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.1 à 31, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4012,2030 +4150,2030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une laïcité à la française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des libertés fondamentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.18 à 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le passeport vaccinal : atteinte aux libertés ou voie de sortie face à l’épidémie de Covid-19 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lexibase hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 616, pp.1 à 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une loi as soon as possible pour instaurer un régime d’exception (mais renouvelable)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La garantie des vices cachés : une application en faux-semblant des règles du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.41 à 44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 616, pp.1 à 6</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse critique des conclusions sous TA Bordeaux 8 février 2021, Préfet de la Dordogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats publics : l'actualité de la commande et des contrats publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.23 à 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.3</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conciliation de la fin du contrat de prise en charge d'un jeune majeur étranger avec ses droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Famille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.23 à 26</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02593608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'aller et de venir des personnes vulnérables et dépendantes (dans les ESSMS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 05, pp.303</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mécanismes juridiques inefficaces: la protection des mineurs non accompagnés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Actualités sociales hebdomadaires : ASH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02474129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge, la QPC et l’instance disciplinaire des médecins-contrôleurs : un univers impitoyable ? note sous CE, 13 janvier 2014, Docteur Pelluet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, comm. n° 63 (10), pp.36 à 39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le devoir de mémoire d’un &amp;quot;passé qui ne passe pas&amp;quot; comme service public note sous CE Ass. 30 juillet 2014, Kodric et Heer,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">jurisclasseur édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, comm. 995, pp.1739 à 1743</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, comm. n° 63 (10), pp.36 à 39</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'appréhension de la famille en droit français des étrangers : un modèle prédéterminé et imposé comme obstacle à un « droit naturel » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 02, pp.263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, comm. 995, pp.1739 à 1743</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actes des autorités religieuses n'ont pas le caractère d'acte administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Comm n°1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 02, pp.263</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défaut d’entretien normal appliqué aux usagers par le juge administratif : un standard juridique de l’obligation de diligence incombant à une personne publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.1923 à 1948</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les actes des autorités religieuses n'ont pas le caractère d'acte administratif</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">l'AOC permet-elle réellement la prise en compte des pratiques et des &amp;quot;savoirs&amp;quot; locaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 403, pp.comm.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet direct des conventions internationales et droit au logement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conformité de la laïcité italienne aux principes de la convention européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tome 2, pp.619 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut sauver la banane ! (et le Banole ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, comm n°86, pp.67 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle forme de (re)publicité dématérialisée des circulaires et des instructions sous peine de sanction ou d'inopposabilité, note sous CE, 23 février 2011, Association Cimade, Les Petites Affiches, n°130, 1 juillet 2011, p. 17 et s. - Note sous Cour EDH, 18 mars 2011, Lautsi c. Italie - Note sous CE, 12 mai 2011, ord., GISTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de la défense en matière disciplinaire dans le domaine carcéral, note sous CE, 23 février 2011, M. Bouaffou, JCP (G) 2011, n°242011,702</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous TA Strasbourg, 5 août 2005, Ouakadi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.878 à 884</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérogations au repos dominical dans le tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88, pp.32 à 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté religieuse et les militaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.455 à 471</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déduction des loyers progressifs et durée d’amortissement, note sous CAA Marseille, 23 juin 2005, Banque populaire Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.1764 à 1766</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le juge des référés peut-il sanctionner la violation réitérée de la loi quand celle-ci a déjà donné lieu à une ordonnance de référé ?, note sous TA Marseille, ord., 12 décembre 2005, Association des familles pour le droit à une vie décente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.960 à 963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérogation au repos hebdomadaire dominical et au libre jeu de la concurrence, note sous CAA Marseille, 17 mai 2005, Société Florajet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.1462 à 1464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’exécution d’une ordonnance de référé, note sous TA Marseille, 16 décembre 2005, Thierry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Comm n°1</w:t>
+              <w:t xml:space="preserve">, 2006, pp.826 à 828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, pp.1923 à 1948</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des groupes d’élus des conseils régionaux dans les organismes extérieurs, note sous TA Marseille, 2 novembre 2005, Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.311 à 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 403, pp.comm.54</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’interdiction d’une réunion par un préfet, note sous TA Marseille, ord., 6 juillet 2005, Association Adimad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2012 à 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.940</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement des créances, compensation et décision de justice, note sous TA Marseille, 20 septembre 2005, SCEA du Petit Poscros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2405 à 2407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6045,489 +6183,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertés publiques et droits fondamentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bréal, 3e édition, pp.212, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d’asile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ASH, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d'asile d'après la loi du 29 juillet 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audin Solange En Collaboration Avec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ASH, 3166-2 (spécial), pp.96, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04999639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">ASH, 2020</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés publiques et droits fondamentaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bréal, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Bréal, 2019</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique dans les structures médico-sociales (ouvrage collectif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Boles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sandrine Biagini et Jean-Michel Boles. Sauramps médical, pp.191, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Sandrine Biagini et Jean-Michel Boles. Sauramps médical, pp.191, 2013</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inexistence en droit administratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2010</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00575881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inexistence en droit administratif – contribution à l’étude de la fonction des nullités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">l’Harmattan, pp.498, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6537,91 +6675,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux rôles du juge administratif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Law. Université de Bretagne occidentale, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04999645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6631,98 +6769,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement méthodologique: l’accompagnement par la recherche à tous les niveaux d'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises pédagogiques « Acte II »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02473849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6732,415 +6870,415 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ce qu’on appelle une raison de vivre est en même temps une excellente raison de mourir », note sous CE Ass., 24 juin 2014, Consorts Lambert et autres, RGD, n°7, n° spécial affaire Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, p. 45 à 55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fin d’un emploi fictif par une fiction juridique », note sous CE Sect. 18 février 2013, Syndicat de la magistrature c. Molins, JCP (A), n° 18, comm. 2128</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, p. 1 à 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La voie de fait : jeu, set et match ? », note sous TC 17 juin 2013, Bergoend, JCP (G), n°41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, p. 1049 à 1851</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le pouvoir de régulation du juge administratif dans le cadre du &amp;quot;référé-suspension&amp;quot; est-il conditionné au caractère flagrant de la violation d’une directive de l’Union européenne par une circulaire ? », note sous CE ord., 12 mai 2011, GISTI, JCP (A), n°49, comm. 2380</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, p. 1 à 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Compétence du juge judiciaire pour connaître d’une délibération d’un conseil municipal portant sur le renouvellement d’un contrat de droit privé », note sous CAA Marseille, 9 juillet 2007, Commune d’Alet-Les-Bains, Les petites affiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, p.27 à 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’usage de la réserve parlementaire en période d’élection », note sous TA Nîmes, 23 septembre 2008, Gros, AJDA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, p.2404 à 2406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7287,51 +7425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002302v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biagini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158987v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002294v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05169612v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002314v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002319v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002316v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002328v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002330v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002334v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002335v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002339v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473872v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473869v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473870v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473864v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473859v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473863v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005594v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473852v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473857v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005570v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473845v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005576v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005380v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669637v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04995029v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996283v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474148v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002055v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474163v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002397v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167843v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002290v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002288v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02593608v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474119v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003976v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238601v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815230v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003788v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815223v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815225v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815217v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815228v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669634v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005821v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003781v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003778v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005817v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005806v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005800v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005799v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996296v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999639v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audin Solange En Collaboration Avec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468136v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999638v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boles" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00575881v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005608v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04999645v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473849v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158916v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158915v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158912v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158910v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158911v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05556178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biagini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05556189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05169612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04995029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02593608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audin Solange En Collaboration Avec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00575881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04999645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>