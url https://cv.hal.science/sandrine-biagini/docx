--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -376,2097 +376,2097 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mineurs non accompagnés - le cadre juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les mineurs non accompagnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association groupe de défense des mineurs de Quimper; formation juridique continue des avocats, 2024, Quimper, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La peau sexuelle », formation médicale continue,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">organisée par l’association pour l'étude des maladies cutanées et sexuellement transmissibles,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PAM, Dec 2024, BREST (29), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La notion de manifestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">approches croisées sur le droit de manifester</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, groupes locaux d'Amnesty international, 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, association groupe de défense des mineurs de Quimper; formation juridique continue des avocats, 2024, Quimper, France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée sur la laïcité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, Chu de Brest, espace de réflexion éthique de Bretagne, 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, PAM, Dec 2024, BREST (29), France</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La peau sexuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et dermatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex, 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBO, Chu de Brest, espace de réflexion éthique de Bretagne, 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité à la française?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de la laicité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, CHU de Brest, Espace de réflexion éthique de Bretagne, 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex, 2024, Brest, France</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction des discours de haine par les juges : entre ambivalence et complexité face à la liberté d’expression et d’opinion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">faire face aux discours de haine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire HCTI, Oct 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire HCTI, Oct 2023, Brest, France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment faire face aux discours de haine ?, aspects juridiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment faire face aux discours de haine ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Animateur : Ch. Cosker, autres intervenants : J. Walter, M. Knobel, S. Courouble-Share, 2023, Brest, librairie dialogues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Animateur : Ch. Cosker, autres intervenants : J. Walter, M. Knobel, S. Courouble-Share, 2023, Brest, librairie dialogues, France</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité nationale : une norme objectivisée en droit des étrangers par l’exigence d’une intégration Républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités et constructions identitaires dans le discours et la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoires CRBC et HCTI, Oct 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBO, CHU de Brest, Espace de réflexion éthique de Bretagne, 2023, Brest, France</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le titre I de la Loi : Solidarité envers les personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les 20 ans de la Loi du 4 mars 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, laboratoires CRBC et HCTI, Oct 2023, Brest, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pardon ambivalent de la société de donner la vie différemment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le pardon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-LEX, Dec 2022, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-LEX, Dec 2022, Vannes, France</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique vaccinale durant la Covid 19 : une oscillation inassumée entre responsabilité individuelle et responsabilité collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La responsabilité en matière de gestion du COVID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-LEX, 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La déclaration d’Helsinki : les principes éthiques applicables à la recherche médicale impliquant des êtres humains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dans le cadre du Master procédés d’analyse et de contrôle qualité, module méthodologie de recherche et rédaction d’article scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté disciplinaire de Taroudant, 2021, Taroudant, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Brest, France</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La rédaction des protocoles de recherches non interventionnelles et des protocoles de pratiques éthiques professionnelles en application de la déclaration d’Helsinki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence débat dématérialisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, association MARE, 2021, Taroudant, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, association MARE, 2021, Taroudant, Morocco</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact du numérique sur les juridictions et le contentieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire le numérique dans tous ses droits, avec M. de Fontmichel, Pr. De droit privé, UBO et C. Rouillier, MCF en droit public, Univ. Rennes 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex, 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté disciplinaire de Taroudant, 2021, Taroudant, France</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorité et droits : Y a-t-il un os dans la pratique des tests osseux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mineurs non accompagnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l’espace éthique de Bretagne occidentale, 2019, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex, 2021, Brest, France</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'inapplication des droits processuels en contentieux des étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'inapplication de la règle de droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex de Brest, Apr 2019, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l’espace éthique de Bretagne occidentale, 2019, BREST, France</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence débat sur l’affaire Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nuit du droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit à Brest, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex de Brest, Apr 2019, Vannes, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les violences juridiques faites aux jeunes mineurs étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les violences juridiques faites aux jeunes mineurs étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBO, May 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de droit à Brest, Oct 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits des usagers en santé (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e colloque international scientifique sur la recherche et l’éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Apr 2019, Taroudant, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UBO, May 2019, Brest, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à mourir chez les personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er colloque international scientifique sur la recherche et l’éthique et 12e journée médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Mar 2018, Taroudant, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Apr 2019, Taroudant, Maroc</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté religieuse et le(s) droit(s) de l'animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'animal et l'Homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex, Oct 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, La faculté disciplinaire de Taroudant et l’association MARE, Mar 2018, Taroudant, Maroc</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Droit dans Game Of Thrones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit dans Game Of Thrones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lab-Lex de Brest, Feb 2018, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex, Oct 2018, Brest, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment enseigner dans un grand groupe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Assises de la Pédagogie (acte IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé à l’UBO (Faculté des Sciences et Techniques) sur l’accueil de la diversité des publics,, 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Lab-Lex de Brest, Feb 2018, Brest, France</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corps humain entre intérêt général et liberté(s) individuelle(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Subjectivité et lien social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLPC-CLCS, Mar 2015, Brest, France. pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé à l’UBO (Faculté des Sciences et Techniques) sur l’accueil de la diversité des publics,, 2017, Brest, France</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La laïcité aujourd’hui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée de lutte contre la discrimination à l’Université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la Ligue des droits de l’Homme, Mar 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CLPC-CLCS, Mar 2015, Brest, France. pp.55</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Charlie Hebdo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">peut-on rire de tout ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRA, Feb 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, la Ligue des droits de l’Homme, Mar 2015, Brest, France</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02473877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’affaire Vincent Lambert : que nous apprend la décision du Conseil d’État ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l’espace de réflexion éthique de Bretagne, 2014, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRA, Feb 2015, Brest, France</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La procédure contentieuse administrative et la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par le CRA d’Aix-Marseille et l’École Doctorale Sciences juridiques et politiques, Université de Nîmes, 2014, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par l’espace de réflexion éthique de Bretagne, 2014, Brest, France</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix politique et sociétal sur le genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La recherche sur le genre à l’UBO, regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par l’ISHS, Faculté des lettres, 2014, BREST, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005389v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05005581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modératrice dans le colloque &amp;quot;Le Droit dans Game of Thrones: Notions et situations de droits dans GOT, les différences avec la réalité&amp;quot; pour les interventions de la partie vie et mort sous la plume de G.R.R. Martin</w:t>
               </w:r>
@@ -5055,1131 +5055,1131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effet direct des conventions internationales et droit au logement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.940</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">l'AOC permet-elle réellement la prise en compte des pratiques et des &amp;quot;savoirs&amp;quot; locaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 403, pp.comm.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 5, pp.940</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La conformité de la laïcité italienne aux principes de la convention européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Tome 2, pp.619 et s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La conformité de la laïcité italienne aux principes de la convention européenne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il faut sauver la banane ! (et le Banole ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, comm n°86, pp.67 et s</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle forme de (re)publicité dématérialisée des circulaires et des instructions sous peine de sanction ou d'inopposabilité, note sous CE, 23 février 2011, Association Cimade, Les Petites Affiches, n°130, 1 juillet 2011, p. 17 et s. - Note sous Cour EDH, 18 mars 2011, Lautsi c. Italie - Note sous CE, 12 mai 2011, ord., GISTI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 130, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les droits de la défense en matière disciplinaire dans le domaine carcéral, note sous CE, 23 février 2011, M. Bouaffou, JCP (G) 2011, n°242011,702</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note sous TA Strasbourg, 5 août 2005, Ouakadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Tome 2, pp.619 et s</w:t>
+              <w:t xml:space="preserve">, 2007, 2, pp.878 à 884</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, comm n°86, pp.67 et s</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dérogations au repos dominical dans le tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88, pp.32 à 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 130, pp.17</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté religieuse et les militaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2, pp.455 à 471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24, pp.702</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le juge des référés peut-il sanctionner la violation réitérée de la loi quand celle-ci a déjà donné lieu à une ordonnance de référé ?, note sous TA Marseille, ord., 12 décembre 2005, Association des familles pour le droit à une vie décente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.960 à 963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.878 à 884</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déduction des loyers progressifs et durée d’amortissement, note sous CAA Marseille, 23 juin 2005, Banque populaire Côte d’Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit fiscal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.1764 à 1766</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 88, pp.32 à 37</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dérogation au repos hebdomadaire dominical et au libre jeu de la concurrence, note sous CAA Marseille, 17 mai 2005, Société Florajet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29, pp.1462 à 1464</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2, pp.455 à 471</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procédure d’exécution d’une ordonnance de référé, note sous TA Marseille, 16 décembre 2005, Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.826 à 828</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 41, pp.1764 à 1766</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La représentation des groupes d’élus des conseils régionaux dans les organismes extérieurs, note sous TA Marseille, 2 novembre 2005, Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.311 à 313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 28, pp.960 à 963</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recouvrement des créances, compensation et décision de justice, note sous TA Marseille, 20 septembre 2005, SCEA du Petit Poscros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2405 à 2407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 29, pp.1462 à 1464</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions d’interdiction d’une réunion par un préfet, note sous TA Marseille, ord., 6 juillet 2005, Association Adimad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.2012 à 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...206 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005791v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05005799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7126,151 +7126,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« L’usage de la réserve parlementaire en période d’élection », note sous TA Nîmes, 23 septembre 2008, Gros, AJDA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, p.2404 à 2406</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Compétence du juge judiciaire pour connaître d’une délibération d’un conseil municipal portant sur le renouvellement d’un contrat de droit privé », note sous CAA Marseille, 9 juillet 2007, Commune d’Alet-Les-Bains, Les petites affiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Biagini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, p.27 à 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05158910v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05158911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7425,51 +7425,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05556178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biagini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05556189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002303v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002294v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05169612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002316v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002308v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002334v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002344v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002335v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04995029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02593608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815225v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005817v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005791v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005799v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audin Solange En Collaboration Avec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00575881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04999645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158910v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158911v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05556178v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Biagini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002302v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158987v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05556189v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05169612v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002303v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002305v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002308v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002319v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002328v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002330v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002335v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002339v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002394v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473872v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473869v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473870v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473852v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005389v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005570v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005576v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005380v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669637v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158995v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04995029v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996283v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996288v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996291v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996293v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474148v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468109v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002055v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Girard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474069v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002397v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002396v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05167843v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996299v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05002287v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02593608v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474119v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02474129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003973v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238601v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815230v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003788v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815225v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815223v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815217v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00815228v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00669630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005821v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003781v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05003778v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005806v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005820v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005803v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005800v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005799v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005791v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996296v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02472990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audin Solange En Collaboration Avec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02468136v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04999638v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Boles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00575881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05005608v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-04999645v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02473849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158916v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158914v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158915v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158912v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158911v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05158910v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>