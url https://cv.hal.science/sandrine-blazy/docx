--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -684,51 +684,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
+                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -737,102 +737,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
+              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656895v1</w:t>
+                <w:t xml:space="preserve">hal-02401182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
+                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -841,78 +841,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401182v1</w:t>
+                <w:t xml:space="preserve">hal-01656895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Assistant de Preuve Coq</w:t>
               </w:r>
@@ -996,235 +996,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
+                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Yakobowski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2854065.2854082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9359-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242077v1</w:t>
+                <w:t xml:space="preserve">hal-01243700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
+                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Yakobowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 56 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9359-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2854065.2854082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01243700v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des compilateurs</w:t>
               </w:r>
@@ -2850,567 +2850,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using Pointer as Integer Semantics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verifying Constant-Time Implementations by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Trieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2017 - 8th International Conference on Interactive Theorem Proving</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656875v1</w:t>
+                <w:t xml:space="preserve">hal-01588444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confusion de Type en C++: État de l'Art et Difficultés de Détection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Saudel</w:t>
+                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using Pointer as Integer Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Besson</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2017 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITP 2017 - 8th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil. pp.81-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66107-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656979v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Translation Validation of Static Analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barthe</w:t>
+                <w:t xml:space="preserve">Confusion de Type en C++: État de l'Art et Difficultés de Détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alix Trieu</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States</w:t>
+              <w:t xml:space="preserve">RESSI 2017 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble/Autrans, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588422v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the Gap – The Formally Verified Optimizing Compiler CompCert</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Leroy</w:t>
+                <w:t xml:space="preserve">Verified Translation Validation of Static Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Trieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS'17: Safety-critical Systems Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bristol, United Kingdom. pp.163-180</w:t>
+              <w:t xml:space="preserve">Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399482v1</w:t>
+                <w:t xml:space="preserve">hal-01588422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Constant-Time Implementations by Abstract Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closing the Gap – The Formally Verified Optimizing Compiler CompCert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">SSS'17: Safety-critical Systems Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bristol, United Kingdom. pp.163-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588444v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Abstract Memory Functor for Verified C Static Analyzers</w:t>
               </w:r>
@@ -3536,51 +3536,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Trieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certified Proofs and Programs (CPP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint-Petersburg, United States. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2854065.2854082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242063v1</w:t>
@@ -3710,277 +3710,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Tainting and Obfuscation: Improving Plausibility of Incorrect Taint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Source Code Analysis and Manipulation (SCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078386v1</w:t>
+                <w:t xml:space="preserve">hal-01193286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concrete Memory Model for CompCert</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Besson</w:t>
+                <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2015 : 6th International Conference on Interactive Theorem Proving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_5⟩</w:t>
+              <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.247-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2676726.2676966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194549v1</w:t>
+                <w:t xml:space="preserve">hal-01078386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validating Dominator Trees for a Fast, Verified Dominance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3999,855 +3990,864 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nanjing, China. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal verification of compilers and static analyzers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLMW@POPL 2015 - Programming Languages Mentoring Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Validation of Program Slicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Concrete Memory Model for CompCert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2015 : Conference on Certified Programs and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mumbai, India. pp.109-117, </w:t>
+              <w:t xml:space="preserve">ITP 2015 : 6th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. pp.67-83, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2676724.2693169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110821v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Tainting and Obfuscation: Improving Plausibility of Incorrect Taint</w:t>
+                <w:t xml:space="preserve">Verified Validation of Program Slicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sirvent</w:t>
+                <w:t xml:space="preserve">Andre Maroneze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source Code Analysis and Manipulation (SCAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPP 2015 : Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mumbai, India. pp.109-117, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2676724.2693169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193286v1</w:t>
+                <w:t xml:space="preserve">hal-01110821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Robustness of Source Program Obfuscation - Studying the Impact of Compiler Optimizations on the Obfuscation of C Programs</w:t>
+                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth ACM Conference on Data and Application Security and Privacy - SIGSAC ACM CODASPY 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 5th International Conference on Interactive Theorem Proving (ITP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.128 - 143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927427v1</w:t>
+                <w:t xml:space="preserve">hal-01102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precise and Abstract Memory Model for C Using Symbolic Values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the Robustness of Source Program Obfuscation - Studying the Impact of Compiler Optimizations on the Obfuscation of C Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Symposium on Programming Languages and Systems (APLAS 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourth ACM Conference on Data and Application Security and Privacy - SIGSAC ACM CODASPY 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Antonio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12736-1_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01093312v1</w:t>
+                <w:t xml:space="preserve">hal-00927427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally Verified WCET Estimation Tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Oliveira Maroneze</w:t>
+                <w:t xml:space="preserve">A Precise and Abstract Memory Model for C Using Symbolic Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Puaut</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Worst-Case Execution Time Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4230/OASIcs.WCET.2014.11⟩</w:t>
+              <w:t xml:space="preserve">12th Asian Symposium on Programming Languages and Systems (APLAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.449 - 468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12736-1_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087194v1</w:t>
+                <w:t xml:space="preserve">hal-01093312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Formally Verified WCET Estimation Tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Oliveira Maroneze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Yakobowski</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Puaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2014: Formal Methods for Industrial Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.15, </w:t>
+              <w:t xml:space="preserve">14th International Workshop on Worst-Case Execution Time Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Madrid, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10702-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4230/OASIcs.WCET.2014.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242087v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
+                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Yakobowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Interactive Theorem Proving (ITP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.128 - 143, </w:t>
+              <w:t xml:space="preserve">FMICS 2014: Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10702-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102445v1</w:t>
+                <w:t xml:space="preserve">hal-01242087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Loop Bound Estimation for WCET Analysis</w:t>
               </w:r>
@@ -5600,286 +5600,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00387749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which C semantics to embed in the front-end of a formally verified compiler?</w:t>
+                <w:t xml:space="preserve">Vérification formelle d'un algorithme d'allocation de registres par coloration de graphe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTVSI (Tools and Techniques for Verification of System Infrastructure)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Oxford, United Kingdom. pp.31</w:t>
+              <w:t xml:space="preserve">JFLA (Journées Francophones des Langages Applicatifs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, Jan 2008, Etretat, France. pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00292441v1</w:t>
+                <w:t xml:space="preserve">inria-00202713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration avec préférences : complexité, inégalités valides et vérification formelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Which C semantics to embed in the front-end of a formally verified compiler?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'08, 9e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2008, Clermont-Ferrand, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">TTVSI (Tools and Techniques for Verification of System Infrastructure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Oxford, United Kingdom. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00260712v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00292441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification formelle d'un algorithme d'allocation de registres par coloration de graphe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coloration avec préférences : complexité, inégalités valides et vérification formelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA (Journées Francophones des Langages Applicatifs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA, Jan 2008, Etretat, France. pp.31-46</w:t>
+              <w:t xml:space="preserve">ROADEF'08, 9e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2008, Clermont-Ferrand, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202713v1</w:t>
+                <w:t xml:space="preserve">inria-00260712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration avec préférences dans les graphes triangulés</w:t>
               </w:r>
@@ -5891,336 +5891,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Graphes et algorithmes (JGA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.32</w:t>
+              <w:t xml:space="preserve">Journées Graphes et Algorithmes, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00292045v1</w:t>
+                <w:t xml:space="preserve">hal-01125410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in validating formal semantics for C</w:t>
+                <w:t xml:space="preserve">Coloration avec préférences dans les graphes triangulés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C/C++ Verification Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Oxford, United Kingdom. pp.95-102</w:t>
+              <w:t xml:space="preserve">Journées Graphes et algorithmes (JGA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00292043v1</w:t>
+                <w:t xml:space="preserve">inria-00292045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation Logic for Small-step Cminor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experiments in validating formal semantics for C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Int. Conference on Theorem Proving in Higher Order Logics (TPHOLs 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Kaiserslautern, Germany. pp.5-21</w:t>
+              <w:t xml:space="preserve">C/C++ Verification Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oxford, United Kingdom. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00165915v1</w:t>
+                <w:t xml:space="preserve">inria-00292043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration avec préférences dans les graphes triangulés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation Logic for Small-step Cminor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W. W. Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Graphes et Algorithmes, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, X, France. pp.32</w:t>
+              <w:t xml:space="preserve">20th Int. Conference on Theorem Proving in Higher Order Logics (TPHOLs 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Kaiserslautern, Germany. pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125410v1</w:t>
+                <w:t xml:space="preserve">inria-00165915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of a C Compiler Front-end</w:t>
               </w:r>
@@ -6857,373 +6857,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00078882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprocedural analysis for program comprehension by specialization</w:t>
+                <w:t xml:space="preserve">An automatic interprocedural analysis for the understanding of scientific application programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th IEEE Workshop on Program Comprehension, Berlin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dagstuhl seminar on partial evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Saarbrucken, Germany. pp.1-16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-61580-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124465v1</w:t>
+                <w:t xml:space="preserve">inria-00165927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An automatic interprocedural analysis for the understanding of scientific application programs</w:t>
+                <w:t xml:space="preserve">Interprocedural analysis for program comprehension by specialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dagstuhl seminar on partial evaluation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th IEEE Workshop on Program Comprehension, Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, X, France. pp.133-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-61580-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00165927v1</w:t>
+                <w:t xml:space="preserve">hal-01124465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specification and prototyping of a program specializer</w:t>
+                <w:t xml:space="preserve">Formal specification and prorotyping of a program specializer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPSOFT '95: Theory and Practice of Software Development, 6th International Joint Conference CAAP/FASE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TAPSOFT'95, Aarhus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, X, France. pp.666-680</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00165933v1</w:t>
+                <w:t xml:space="preserve">hal-01124466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specification and prorotyping of a program specializer</w:t>
+                <w:t xml:space="preserve">Formal specification and prototyping of a program specializer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPSOFT'95, Aarhus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAPSOFT '95: Theory and Practice of Software Development, 6th International Joint Conference CAAP/FASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Aarhus, Denmark. pp.666-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-59293-8_227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01124466v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00165933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFAC, a tool for program comprehension by specialization</w:t>
               </w:r>
@@ -8384,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B60D0B56"/>
+    <w:nsid w:val="DE146C7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-blazy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0189-0223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153042567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#252;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854065.2854082" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.26.1195-1200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026594220718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Facon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Law" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536981v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dela&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756907.3756926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o La Spina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herklotz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32441-4_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242094v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10702-8_10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jael Kriener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giacobazzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11957-6_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St?phanie Bocs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M?digue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124465v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165927v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61580-6" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-59293-8_227" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1994.341266" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56777-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haziza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Voidrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Queille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pofelski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.1992.242563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-blazy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0189-0223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153042567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#252;hler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854065.2854082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.26.1195-1200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026594220718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Facon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Law" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536981v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dela&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756907.3756926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o La Spina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herklotz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32441-4_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10702-8_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jael Kriener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giacobazzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11957-6_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St?phanie Bocs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M?digue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61580-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-59293-8_227" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1994.341266" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56777-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haziza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Voidrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Queille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pofelski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.1992.242563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>