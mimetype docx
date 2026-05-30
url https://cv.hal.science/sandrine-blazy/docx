--- v1 (2026-05-07)
+++ v2 (2026-05-30)
@@ -684,51 +684,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
+                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -737,102 +737,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
+              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401182v1</w:t>
+                <w:t xml:space="preserve">hal-01656895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Verified CompCert Front-End for a Memory Model Supporting Pointer Arithmetic and Uninitialised Data</w:t>
+                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using a Pointer as Integer Semantics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
@@ -841,78 +841,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 62 (4), pp.433-480. </w:t>
+              <w:t xml:space="preserve">, 2019, 63 (2), pp.369-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10817-017-9439-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-018-9496-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01656895v1</w:t>
+                <w:t xml:space="preserve">hal-02401182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Assistant de Preuve Coq</w:t>
               </w:r>
@@ -996,235 +996,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
+                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Yakobowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-015-9359-8⟩</w:t>
+              <w:t xml:space="preserve">Science of Computer Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2854065.2854082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243700v1</w:t>
+                <w:t xml:space="preserve">hal-01242077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
+                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Yakobowski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of Computer Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 118, </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (3), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2854065.2854082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-015-9359-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242077v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos des compilateurs</w:t>
               </w:r>
@@ -2426,326 +2426,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling Sandboxes: Formally Verified Software Fault Isolation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Deductive Verification in Why3 to Undergraduate Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_18⟩</w:t>
+              <w:t xml:space="preserve">FM Tea (Formal Methods Teaching)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.52-66, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-32441-4_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316189v1</w:t>
+                <w:t xml:space="preserve">hal-02362306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of a Program Obfuscation Based on Mixed Boolean-Arithmetic Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compiling Sandboxes: Formally Verified Software Fault Isolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rémi Hutin</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2019 - 8th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Cascais, Portugal. pp.196-208, </w:t>
+              <w:t xml:space="preserve">ESOP 2019 - 28th European Symposium on Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Prague, Czech Republic. pp.499-524, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3293880.3294103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17184-1_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955773v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Deductive Verification in Why3 to Undergraduate Students</w:t>
+                <w:t xml:space="preserve">Formal Verification of a Program Obfuscation Based on Mixed Boolean-Arithmetic Expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Hutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FM Tea (Formal Methods Teaching)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Porto, Portugal. pp.52-66, </w:t>
+              <w:t xml:space="preserve">CPP 2019 - 8th ACM SIGPLAN International Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Cascais, Portugal. pp.196-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-32441-4_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3293880.3294103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362306v1</w:t>
+                <w:t xml:space="preserve">hal-01955773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CompCert: Practical Experience on Integrating and Qualifying a Formally Verified Optimizing Compiler</w:t>
               </w:r>
@@ -2850,567 +2850,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verifying Constant-Time Implementations by Abstract Interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using Pointer as Integer Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alix Trieu</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITP 2017 - 8th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Brasilia, Brazil. pp.81-97, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66107-0_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588444v1</w:t>
+                <w:t xml:space="preserve">hal-01656875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CompCertS: A Memory-Aware Verified C Compiler using Pointer as Integer Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confusion de Type en C++: État de l'Art et Difficultés de Détection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Saudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Besson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2017 - 8th International Conference on Interactive Theorem Proving</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RESSI 2017 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble/Autrans, France. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66107-0_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656875v1</w:t>
+                <w:t xml:space="preserve">hal-01656979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confusion de Type en C++: État de l'Art et Difficultés de Détection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Saudel</w:t>
+                <w:t xml:space="preserve">Verified Translation Validation of Static Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Besson</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Trieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2017 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble/Autrans, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656979v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Translation Validation of Static Analyses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Barthe</w:t>
+                <w:t xml:space="preserve">Closing the Gap – The Formally Verified Optimizing Compiler CompCert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kästner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Schommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Santa-Barbara, United States</w:t>
+              <w:t xml:space="preserve">SSS'17: Safety-critical Systems Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bristol, United Kingdom. pp.163-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588422v1</w:t>
+                <w:t xml:space="preserve">hal-01399482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closing the Gap – The Formally Verified Optimizing Compiler CompCert</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verifying Constant-Time Implementations by Abstract Interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Trieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSS'17: Safety-critical Systems Symposium 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bristol, United Kingdom. pp.163-180</w:t>
+              <w:t xml:space="preserve">European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399482v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Abstract Memory Functor for Verified C Static Analyzers</w:t>
               </w:r>
@@ -3536,51 +3536,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Trieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Certified Proofs and Programs (CPP 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Saint-Petersburg, United States. pp.12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2854065.2854082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242063v1</w:t>
@@ -3710,923 +3710,923 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Tainting and Obfuscation: Improving Plausibility of Incorrect Taint</w:t>
+                <w:t xml:space="preserve">Validating Dominator Trees for a Fast, Verified Dominance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Sirvent</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Source Code Analysis and Manipulation (SCAM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193286v1</w:t>
+                <w:t xml:space="preserve">hal-01193281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formal verification of compilers and static analyzers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLMW@POPL 2015 - Programming Languages Mentoring Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078386v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01242094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating Dominator Trees for a Fast, Verified Dominance Test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A formally-verified C static analyzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Demange</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactive Theorem Proving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_6⟩</w:t>
+              <w:t xml:space="preserve">POPL 2015: 42nd ACM SIGPLAN-SIGACT Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Mumbai, India. pp.247-259, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2676726.2676966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193281v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal verification of compilers and static analyzers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Concrete Memory Model for CompCert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLMW@POPL 2015 - Programming Languages Mentoring Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITP 2015 : 6th International Conference on Interactive Theorem Proving</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. pp.67-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01242094v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01194549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Concrete Memory Model for CompCert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Verified Validation of Program Slicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Maroneze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITP 2015 : 6th International Conference on Interactive Theorem Proving</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Nanjing, China. pp.67-83, </w:t>
+              <w:t xml:space="preserve">CPP 2015 : Conference on Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mumbai, India. pp.109-117, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-22102-1_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2676724.2693169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01194549v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Validation of Program Slicing</w:t>
+                <w:t xml:space="preserve">Data Tainting and Obfuscation: Improving Plausibility of Incorrect Taint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Maroneze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sirvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPP 2015 : Conference on Certified Programs and Proofs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Source Code Analysis and Manipulation (SCAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110821v1</w:t>
+                <w:t xml:space="preserve">hal-01193286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
+                <w:t xml:space="preserve">Measuring the Robustness of Source Program Obfuscation - Studying the Impact of Compiler Optimizations on the Obfuscation of C Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Pichardie</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Interactive Theorem Proving (ITP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourth ACM Conference on Data and Application Security and Privacy - SIGSAC ACM CODASPY 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, San Antonio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102445v1</w:t>
+                <w:t xml:space="preserve">hal-00927427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Robustness of Source Program Obfuscation - Studying the Impact of Compiler Optimizations on the Obfuscation of C Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Precise and Abstract Memory Model for C Using Symbolic Values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Riaud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth ACM Conference on Data and Application Security and Privacy - SIGSAC ACM CODASPY 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th Asian Symposium on Programming Languages and Systems (APLAS 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.449 - 468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-12736-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927427v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01093312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Precise and Abstract Memory Model for C Using Symbolic Values</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Yakobowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Symposium on Programming Languages and Systems (APLAS 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.449 - 468, </w:t>
+              <w:t xml:space="preserve">FMICS 2014: Formal Methods for Industrial Critical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-12736-1_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-10702-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01093312v1</w:t>
+                <w:t xml:space="preserve">hal-01242087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formally Verified WCET Estimation Tool</w:t>
               </w:r>
@@ -4723,131 +4723,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving static analyses of C programs with conditional predicates</w:t>
+                <w:t xml:space="preserve">Verified Abstract Interpretation Techniques for Disassembling Low-level Self-modifying Code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boris Yakobowski</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FMICS 2014: Formal Methods for Industrial Critical Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Florence, Italy. pp.15, </w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Interactive Theorem Proving (ITP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.128 - 143, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-10702-8_10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08970-6_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01242087v1</w:t>
+                <w:t xml:space="preserve">hal-01102445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Loop Bound Estimation for WCET Analysis</w:t>
               </w:r>
@@ -5600,286 +5600,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00387749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vérification formelle d'un algorithme d'allocation de registres par coloration de graphe</w:t>
+                <w:t xml:space="preserve">Which C semantics to embed in the front-end of a formally verified compiler?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA (Journées Francophones des Langages Applicatifs)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRIA, Jan 2008, Etretat, France. pp.31-46</w:t>
+              <w:t xml:space="preserve">TTVSI (Tools and Techniques for Verification of System Infrastructure)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Oxford, United Kingdom. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00202713v1</w:t>
+                <w:t xml:space="preserve">inria-00292441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which C semantics to embed in the front-end of a formally verified compiler?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coloration avec préférences : complexité, inégalités valides et vérification formelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTVSI (Tools and Techniques for Verification of System Infrastructure)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Oxford, United Kingdom. pp.31</w:t>
+              <w:t xml:space="preserve">ROADEF'08, 9e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ROADEF, Feb 2008, Clermont-Ferrand, France. pp.123-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00292441v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00260712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration avec préférences : complexité, inégalités valides et vérification formelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vérification formelle d'un algorithme d'allocation de registres par coloration de graphe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF'08, 9e congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ROADEF, Feb 2008, Clermont-Ferrand, France. pp.123-138</w:t>
+              <w:t xml:space="preserve">JFLA (Journées Francophones des Langages Applicatifs)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRIA, Jan 2008, Etretat, France. pp.31-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00260712v1</w:t>
+                <w:t xml:space="preserve">inria-00202713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coloration avec préférences dans les graphes triangulés</w:t>
               </w:r>
@@ -5891,336 +5891,336 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Robillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Graphes et Algorithmes, Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, X, France. pp.32</w:t>
+              <w:t xml:space="preserve">Journées Graphes et algorithmes (JGA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01125410v1</w:t>
+                <w:t xml:space="preserve">inria-00292045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration avec préférences dans les graphes triangulés</w:t>
+                <w:t xml:space="preserve">Experiments in validating formal semantics for C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Graphes et algorithmes (JGA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Paris, France. pp.32</w:t>
+              <w:t xml:space="preserve">C/C++ Verification Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oxford, United Kingdom. pp.95-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00292045v1</w:t>
+                <w:t xml:space="preserve">inria-00292043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments in validating formal semantics for C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Separation Logic for Small-step Cminor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew W. W. Appel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C/C++ Verification Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Oxford, United Kingdom. pp.95-102</w:t>
+              <w:t xml:space="preserve">20th Int. Conference on Theorem Proving in Higher Order Logics (TPHOLs 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Kaiserslautern, Germany. pp.5-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00292043v1</w:t>
+                <w:t xml:space="preserve">inria-00165915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation Logic for Small-step Cminor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coloration avec préférences dans les graphes triangulés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Robillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Int. Conference on Theorem Proving in Higher Order Logics (TPHOLs 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Kaiserslautern, Germany. pp.5-21</w:t>
+              <w:t xml:space="preserve">Journées Graphes et Algorithmes, Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, X, France. pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00165915v1</w:t>
+                <w:t xml:space="preserve">hal-01125410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of a C Compiler Front-end</w:t>
               </w:r>
@@ -7030,200 +7030,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01124465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specification and prorotyping of a program specializer</w:t>
+                <w:t xml:space="preserve">Formal specification and prototyping of a program specializer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPSOFT'95, Aarhus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAPSOFT '95: Theory and Practice of Software Development, 6th International Joint Conference CAAP/FASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Aarhus, Denmark. pp.666-680, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/3-540-59293-8_227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01124466v1</w:t>
+                <w:t xml:space="preserve">inria-00165933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal specification and prototyping of a program specializer</w:t>
+                <w:t xml:space="preserve">Formal specification and prorotyping of a program specializer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Facon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAPSOFT '95: Theory and Practice of Software Development, 6th International Joint Conference CAAP/FASE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAPSOFT'95, Aarhus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1995, X, France. pp.666-680</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/3-540-59293-8_227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00165933v1</w:t>
+                <w:t xml:space="preserve">hal-01124466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFAC, a tool for program comprehension by specialization</w:t>
               </w:r>
@@ -8384,51 +8384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DE146C7B"/>
+    <w:nsid w:val="E573178F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8615,51 +8615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-blazy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0189-0223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153042567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242077v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#252;hler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854065.2854082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.26.1195-1200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026594220718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Facon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Law" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536981v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dela&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756907.3756926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o La Spina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herklotz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294103" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32441-4_4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242094v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927427v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10702-8_10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jael Kriener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giacobazzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11957-6_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202713v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292441v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260712v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292043v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165915v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St?phanie Bocs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M?digue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61580-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124466v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165933v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-59293-8_227" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1994.341266" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56777-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haziza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Voidrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Queille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pofelski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.1992.242563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-blazy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0189-0223" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153042567" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03882598v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#232;le Barri&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3571202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Vitek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3434327" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02975012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Hutin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laporte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02025047v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Trieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JCS-181136" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Besson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-017-9439-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02401182v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-018-9496-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cast&#233;ran" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Herbelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-h3310" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#252;hler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Yakobowski" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2854065.2854082" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9359-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350238v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00352524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-009-9148-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00289542v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-008-9099-0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292049v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.26.1195-1200" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00108501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026594220718" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124467v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Facon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Law" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Demange" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04536981v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dela&#235;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3756907.3756926" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851724v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o La Spina" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04553834v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57259-3_1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899435v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Herklotz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3573105.3575681" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02904204v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe L&#233;chenet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51054-1_19" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02362306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-32441-4_4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02316189v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jensen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17184-1_18" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01955773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3293880.3294103" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01643290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel K&#228;stner" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Barrho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich W&#252;nsche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schlickling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Schommer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656875v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66107-0_6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01656979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Saudel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588422v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01399482v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schmidt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01588444v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01339969v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2951913.2951937" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242063v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Pister" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193281v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01078386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676726.2676966" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01194549v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-22102-1_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110821v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maroneze" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2676724.2693169" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01193286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Riaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sirvent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927427v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12736-1_24" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242087v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10702-8_10" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01087194v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Oliveira Maroneze" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Puaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/OASIcs.WCET.2014.11" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102445v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08970-6_9" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00848703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Maroneze" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908848v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jael Kriener" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy King" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00812515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00762330v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Giacobazzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00653367v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedin Fran&#231;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Favre-Felix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pantel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Robillard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. W. Appel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-11957-6_9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Robillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00387749v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00260712v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soutif" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202713v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292045v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00292043v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165915v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106401v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynah Dargaye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11813040_31" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00077921v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11576280" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124805v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gervais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Laleau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078953v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124664v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St?phanie Bocs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine M?digue" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaser" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00106403v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00078882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165927v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-61580-6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124465v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165933v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-59293-8_227" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124466v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165938v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPC.1994.341266" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124468v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00165950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-56777-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00143556v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Haziza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Voidrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Queille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Pofelski" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSM.1992.242563" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01124469v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908865v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39634-2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01125405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00202715v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00905435v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew W. Appel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Stewart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00336576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>