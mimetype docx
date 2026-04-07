--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1829,295 +1829,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones Inhibit Caulonema Elongation and Cell Division in the Moss Physcomitrella patens.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional redundancy and/or ongoing pseudogenization among F-box protein genes expressed in Arabidopsis male gametophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Proust</w:t>
+                <w:t xml:space="preserve">Sobia Ikram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labrune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+                <w:t xml:space="preserve">Simona-Maria Vesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099206⟩</w:t>
+              <w:t xml:space="preserve">Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.95-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-014-0243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01003285v1</w:t>
+                <w:t xml:space="preserve">hal-01204060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy and/or ongoing pseudogenization among F-box protein genes expressed in Arabidopsis male gametophyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monique Durandet</w:t>
+                <w:t xml:space="preserve">Strigolactones Inhibit Caulonema Elongation and Cell Division in the Moss Physcomitrella patens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona-Maria Vesa</w:t>
+                <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pereira</w:t>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guerche</w:t>
+                <w:t xml:space="preserve">Cécile Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (2), pp.95-107. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00497-014-0243-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204060v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01003285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel insights into strigolactone distribution and signalling.</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Smertenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4074,98 +4074,3992 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 13 (4), pp.395-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in land plants: what does the moss Physcomitrium patens tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24th International Plant Growth Substance Association (IPGSA) meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Gyeongju, South Korea</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in the moss Physcomitrium patens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Webinar, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in the moss Physcomitrium patens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Congress on Strigolactones (ICS2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Beijing and online, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanism of strigolactone perception and evolution in land plants and parasitic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPGSA Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution of Strigolactone perception in land plants and parasitic plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strigolactone signalling pathway evolution: what does the moss Physcomitrella patens tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">STRIGOLACTONE SIGNALING PATHWAY EVOLUTION : Inputs of Physcomitrella patens mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lopez-Obando Mauricio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillory Ambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoffmann Beate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rameau. Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd International Congress « Strigolactones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the Physcomitrella patens PpMAX2 gene.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linnan Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Canessane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Congress « Strigolactones »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marseille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pollen tube growth mutations in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guermonprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka Guyon Debast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Böhme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17. International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01600713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new gametophytic mutant impaired in pollen tube elongation : role of the mutated gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell Biology of Plant and Fungal Tip Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Siena, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening for male gametophytic mutations in arabidopsis thaliana : new genes involved in pollen tube development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lobstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Procissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giritch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress on Sexual Plant Reproduction. Program Abstracts. 16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Five new male gametophytic mutations : new genes involved in pollen development and pollen tube growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Procissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de Laissardière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cell biology of plant and fungal tip growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Sienna, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis thaliana transformants : first results for two putative gametophytic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International symposium on Brassicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles Arabidopsis thaliana transformants collection. First results for two putative male gametophytic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. ISHS symposium on Brassicas. Crucifer genetics workshop. Book of abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis thaliana transformants. First results for two putative male gametophytic mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque franco-israélien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels sont ces gènes exprimés dans les gamétophytes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of sterile Arabidopsis thaliana mutants exhibiting alterations in meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation and characterization of sterile Arabidopsis thaliana mutants exhibiting alterations in meiosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vezon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gènes mitochondriaux et stérilité mâle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bellaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New concepts in rapeseed F1 hybrid breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engineering of cytoplasmic male sterility in vegetables by protoplast fusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Boulidard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Horticultural Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ogura CMS associated ORF38 is translated into a mitochondrial membrane polypeptide in male-sterile Brassica cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In planta Agrobacterium mediated gene transfer by infiltration of adult Arabidopsis thaliana plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular basis of Ogura cytoplasmic male sterility in rapeseed cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15. International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1993, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02772137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular analysis of a mitochondrial DNA fragment correlated with Ogura cytoplasmic male sterility in Brassica cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interactions of 3 genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular analysis of a mitochondrial DNA fragment correlated with Ogura cytoplasmic male sterility in Brassica cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop : Molecular control of flower development plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1992, Amsterdam, Netherlands. pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molecular analysis of a mitochondrial DNA fragment correlated with Ogura cytoplasmic male sterility in Brassica cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Congres EUCARPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Angers, France. pp.63-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of an Ogura CMS specific fragment through comparison of mitochondrial DNA from sterile and fertile revertant Brassica cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. International workshop on plant mitochondria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1990, Ithaca, United States. pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physcomitrium patens SMXL homologs are PpMAX2-dependent negative regulators of growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4217,73 +8111,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds highlight MAX2 dependent and independent pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4335,3951 +8229,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028952v1</w:t>
-              </w:r>
-[...3892 lines deleted...]
-                <w:t xml:space="preserve">hal-02847481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8991,51 +8991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9867,51 +9867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24EB0F66"/>
+    <w:nsid w:val="80FFFD07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10098,51 +10098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bonhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118118099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Struk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-021-01172-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K. Ullrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alboresi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. Conn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Bythell-Douglas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Nelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2481-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ligerot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.120006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Ikram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-014-0243-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guermonprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Crosnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Twell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Procissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Pierson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giritch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knuiman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derksen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoedemaekers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissadi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BB37CAFBB91823BA391214268078F1A0823677C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Defrance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Bird" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez-Obando Mauricio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillory Ambre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoffmann Beate" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameau. Catherine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canessane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon Debast" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769383v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770312v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpentier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771536v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768680v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767874v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pelletier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767664v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulidard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baquero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Waters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-12153-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12153-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F7089_052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Flavell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Dell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzlaff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Cluster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bonhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118118099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Struk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-021-01172-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K. Ullrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alboresi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. Conn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Bythell-Douglas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Nelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2481-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ligerot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.120006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Ikram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-014-0243-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guermonprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Crosnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Twell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Procissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Pierson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giritch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knuiman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derksen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoedemaekers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissadi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BB37CAFBB91823BA391214268078F1A0823677C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Defrance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Bird" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462800v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez-Obando Mauricio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillory Ambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoffmann Beate" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameau. Catherine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canessane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon Debast" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pelletier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulidard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dore" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baquero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Waters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-12153-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12153-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F7089_052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Flavell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Dell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzlaff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Cluster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>