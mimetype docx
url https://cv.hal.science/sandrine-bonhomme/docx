--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -1029,295 +1029,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02309578v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Physcomitrella patens&amp;lt;/em&amp;gt; gene atlas project: large-scale RNA-seq based expression data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physcomitrella patens MAX2 characterization suggests an ancient role for this F-box protein in photomorphogenesis rather than strigolactone signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-François Perroud</w:t>
+                <w:t xml:space="preserve">Ruan de Villiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian B. Haas</w:t>
+                <w:t xml:space="preserve">Linnan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Hiss</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Alboresi</w:t>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.13940⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 219 (2), pp.743-756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.15214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622474v1</w:t>
+                <w:t xml:space="preserve">hal-02352220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physcomitrella patens MAX2 characterization suggests an ancient role for this F-box protein in photomorphogenesis rather than strigolactone signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+                <w:t xml:space="preserve">The &amp;lt;em&amp;gt;Physcomitrella patens&amp;lt;/em&amp;gt; gene atlas project: large-scale RNA-seq based expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-François Perroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian B. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruan de Villiers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+                <w:t xml:space="preserve">Manuel Hiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linnan Ma</w:t>
+                <w:t xml:space="preserve">Kristian K. Ullrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+                <w:t xml:space="preserve">Alessandro Alboresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 219 (2), pp.743-756. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (1), pp.168-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.15214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.13940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352220v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modelling and transcriptional responses highlight a clade of PpKAI2-LIKE genes as candidate receptors for strigolactones in Physcomitrella patens</w:t>
               </w:r>
@@ -1437,51 +1437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An histidine covalent receptor and butenolide complex mediates strigolactone perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1829,570 +1829,570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional redundancy and/or ongoing pseudogenization among F-box protein genes expressed in Arabidopsis male gametophyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strigolactones Inhibit Caulonema Elongation and Cell Division in the Moss Physcomitrella patens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobia Ikram</w:t>
+                <w:t xml:space="preserve">Hélène Proust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Durandet</w:t>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona-Maria Vesa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guerche</w:t>
+                <w:t xml:space="preserve">Cécile Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00497-014-0243-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204060v1</w:t>
+                <w:t xml:space="preserve">hal-01003285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactones Inhibit Caulonema Elongation and Cell Division in the Moss Physcomitrella patens.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+                <w:t xml:space="preserve">Functional redundancy and/or ongoing pseudogenization among F-box protein genes expressed in Arabidopsis male gametophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobia Ikram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Proust</w:t>
+                <w:t xml:space="preserve">Simona-Maria Vesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Belcram</w:t>
+                <w:t xml:space="preserve">Serge Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Labrune</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (6), pp.e99206. </w:t>
+              <w:t xml:space="preserve">Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.95-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0099206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00497-014-0243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01003285v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel insights into strigolactone distribution and signalling.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional characterization of the plant ubiquitin regulatory X (UBX) domain-containing protein AtPUX7 in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Drouaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouchka A. Debast Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2013.06.007⟩</w:t>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 526 (2), pp.299-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.05.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853257v1</w:t>
+                <w:t xml:space="preserve">hal-01000836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional characterization of the plant ubiquitin regulatory X (UBX) domain-containing protein AtPUX7 in Arabidopsis thaliana</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel insights into strigolactone distribution and signalling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 526 (2), pp.299-308. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (5), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2013.05.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2013.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000836v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SNP associated with alternative splicing of RPT5b causes unequal redundancy between RPT5a and RPT5b among Arabidopsis thaliana natural variation</w:t>
               </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2508,77 +2508,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development and show accession-dependent redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2633,77 +2633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon-Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Smertenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vrielynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3077,51 +3077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Procissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biologica Cracoviensia. Series Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 45 (1), pp.125-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3323,51 +3323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoedemaekers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 15 (3), pp.133-139</w:t>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-DNA mediated disruption of essential gametophytic genes in Arabidopsis is unexpectedly rare and cannot be inferred from segregation distortion alone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3693,51 +3693,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3775,51 +3775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence and transcript analysis of the Nco2.5 Ogura-specific fragment correlated with cytoplasmic male sterility in Brassica cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3900,51 +3900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 2.5 kb Ncol fragment of ogura radish mitochondrial DNA is correlated with cytoplasmic male-sterility in Brassica cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the wheat mitochondrial atp9 gene sequence with mitochondrial and chloroplast homologues from other plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4074,138 +4074,406 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 13 (4), pp.395-397</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02723792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physcomitrium patens SMXL homologs are PpMAX2-dependent negative regulators of growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalissa Bouchenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecureuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Physcomitrium (Physcomitrella) patens PpKAI2L receptors for strigolactones and related compounds highlight MAX2 dependent and independent pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Guillory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in land plants: what does the moss Physcomitrium patens tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez-Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4224,872 +4492,872 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Plant Growth Substance Association (IPGSA) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Gyeongju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in the moss Physcomitrium patens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth webinar of the IRN France-Japan Frontiers in Plant Biology: « Emerging models in plant sciences»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strigolactone and KAI2-Ligand signaling in the moss Physcomitrium patens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Strigolactones (ICS2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Beijing and online, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04462778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of strigolactone perception and evolution in land plants and parasitic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pamlard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPGSA Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Strigolactone perception in land plants and parasitic plants.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strigolactone signalling pathway evolution: what does the moss Physcomitrella patens tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Cornu</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EMBO workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326195v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strigolactone signalling pathway evolution: what does the moss Physcomitrella patens tell us?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Strigolactone perception in land plants and parasitic plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Beate Hoffmann</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pamlard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">12th congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326062v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STRIGOLACTONE SIGNALING PATHWAY EVOLUTION : Inputs of Physcomitrella patens mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lopez-Obando Mauricio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillory Ambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoffmann Beate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rameau. Catherine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Congress « Strigolactones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the Physcomitrella patens PpMAX2 gene.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beate Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linnan Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Canessane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress « Strigolactones »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the UPS pathway in sexual reproduction: Screening for Arabidopsis gametophytic mutations affecting F-box protein genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Durandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5098,119 +5366,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Main Meeting of the Society for Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Marseille, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2008.04.473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Arabidopsis proteasome RPT5 subunits are essential for gametophyte development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Debast Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,293 +5510,293 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society-for-Experimental-Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pollen tube growth mutations in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouchka Guyon Debast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Böhme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. International Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01600713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new gametophytic mutant impaired in pollen tube elongation : role of the mutated gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Biology of Plant and Fungal Tip Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Siena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for male gametophytic mutations in arabidopsis thaliana : new genes involved in pollen tube development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lobstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5537,123 +5805,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Procissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giritch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Sexual Plant Reproduction. Program Abstracts. 16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Banff, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five new male gametophytic mutations : new genes involved in pollen development and pollen tube growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Procissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5712,87 +5980,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell biology of plant and fungal tip growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Sienna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis thaliana transformants : first results for two putative gametophytic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5833,100 +6101,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on Brassicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles Arabidopsis thaliana transformants collection. First results for two putative male gametophytic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,87 +6226,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ISHS symposium on Brassicas. Crucifer genetics workshop. Book of abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis thaliana transformants. First results for two putative male gametophytic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6083,212 +6351,208 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-israélien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bacquerot</w:t>
+                <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Essid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
+              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02771880v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont ces gènes exprimés dans les gamétophytes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6316,172 +6580,172 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterization of sterile Arabidopsis thaliana mutants exhibiting alterations in meiosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -6499,64 +6763,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vezon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6624,51 +6888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bellaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,90 +6983,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ferault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Essid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6810,313 +7074,317 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02767664v1</w:t>
+                <w:t xml:space="preserve">hal-02766697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tagging and cloning of genes involved in male and/or female gametogenesis using the Versailles Arabidopsis thaliana insertion mutant collection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">La mutagenèse d'insertion par ADN-T chez Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bacquerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David D. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. International congress of sexual plant reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1996, Lorne, Australia</w:t>
+              <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766697v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02771880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New concepts in rapeseed F1 hybrid breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineering of cytoplasmic male sterility in vegetables by protoplast fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7125,694 +7393,694 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Ferault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Boulidard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Horticultural Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ogura CMS associated ORF38 is translated into a mitochondrial membrane polypeptide in male-sterile Brassica cybrids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">In planta Agrobacterium mediated gene transfer by infiltration of adult Arabidopsis thaliana plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bechtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baquero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Horlow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776247v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In planta Agrobacterium mediated gene transfer by infiltration of adult Arabidopsis thaliana plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Ogura CMS associated ORF38 is translated into a mitochondrial membrane polypeptide in male-sterile Brassica cybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1994, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778496v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular basis of Ogura cytoplasmic male sterility in rapeseed cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of a mitochondrial DNA fragment correlated with Ogura cytoplasmic male sterility in Brassica cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Grelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interactions of 3 genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">International workshop : Molecular control of flower development plant reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1992, Amsterdam, Netherlands. pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773889v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of a mitochondrial DNA fragment correlated with Ogura cytoplasmic male sterility in Brassica cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop : Molecular control of flower development plant reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1992, Amsterdam, Netherlands. pp.42</w:t>
+              <w:t xml:space="preserve">13. Congres EUCARPIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Angers, France. pp.63-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844142v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular analysis of a mitochondrial DNA fragment correlated with Ogura cytoplasmic male sterility in Brassica cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7824,103 +8092,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Grelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Congres EUCARPIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Angers, France. pp.63-64</w:t>
+              <w:t xml:space="preserve">Interactions of 3 genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1992, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843948v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of an Ogura CMS specific fragment through comparison of mitochondrial DNA from sterile and fertile revertant Brassica cybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7961,325 +8229,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International workshop on plant mitochondria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Ithaca, United States. pp.71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02847481v1</w:t>
-              </w:r>
-[...266 lines deleted...]
-                <w:t xml:space="preserve">hal-03028952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. O'Dell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Metzlaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.D. Cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8978,64 +8978,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambre Guillory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio Lopez Obando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. de Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois-Didier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A mitochondrial DNA fragment involved in &amp;quot;Ogura&amp;quot; cytoplasmic male sterility in a rapeseed cybrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9416,51 +9416,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for gametophytic mutations in the Versailles collection of Arabidopsis-thaliana transformants. First results for two putative male gametophytic mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Horlow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9573,51 +9573,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche du determinisme de la sterilite male cytoplasmique Ogura dans des cybrides de colza (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud - Paris 11, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9676,51 +9676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence d'ADN conferant une sterilite male cytoplasmique, genome mitochondrial, genome nucleaire, mitochondrie et plante contenant cette sequence, et procede de preparation d'hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine S. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9867,51 +9867,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="80FFFD07"/>
+    <w:nsid w:val="B26A4992"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10098,51 +10098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bonhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118118099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Struk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-021-01172-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622474v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hiss" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K. Ullrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alboresi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13940" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. Conn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Bythell-Douglas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Nelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2481-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ligerot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.120006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204060v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Ikram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pereira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-014-0243-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003285v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099206" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guermonprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Crosnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Twell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Procissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Pierson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giritch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knuiman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derksen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoedemaekers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissadi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BB37CAFBB91823BA391214268078F1A0823677C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Defrance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Bird" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462800v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462778v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660397v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez-Obando Mauricio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillory Ambre" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoffmann Beate" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameau. Catherine" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660386v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canessane" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon Debast" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769383v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769381v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770553v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768522v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768680v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768157v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pelletier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767664v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essid" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775706v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulidard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dore" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776247v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778496v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baquero" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772137v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773889v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844142v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843948v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Waters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-12153-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12153-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F7089_052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Flavell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Dell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzlaff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Cluster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-bonhomme" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-2221" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/118118099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04431820v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Guillory" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez-Obando" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalissa Bouchenine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Bris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain L&#233;cureuil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae009" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688378v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Saint Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clav&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Schouveiler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhay-Veer Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887347" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759109v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bonhomme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erac186" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03749589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Temmerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Goormachtig" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Struk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.887232" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366148v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Didier Boyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hoffmann" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759084v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-021-01172-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309578v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Sakai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Saux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nogu&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-019-0459-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352220v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruan de Villiers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnan Ma" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. de Saint Germain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15214" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Perroud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian B. Haas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Hiss" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian K. Ullrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Alboresi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.13940" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532578v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Lopez Obando" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin E. Conn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohan Bythell-Douglas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C. Nelson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-016-2481-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02144648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Badet-Denisot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nchembio.2147" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01426004v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine G&#233;ry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon-Debast" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rameau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.116.033266" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536506v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ligerot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.120006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003285v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Proust" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Labrune" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0099206" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobia Ikram" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Durandet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona-Maria Vesa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pereira" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-014-0243-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Drouaud" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Lecureuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka A. Debast Guyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Bonhomme" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2013.05.056" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L6K6RD2B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853257v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2013.06.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZR3H84V2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203865v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecureuil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gallois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-10-158" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656692v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vezon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Carpentier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657516v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.474" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRL7LV8D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guermonprez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Smertenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Crosnier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vrielynck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ern162" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671667v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lobstein" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Twell" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670602v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Procissi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679776v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. Pierson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giritch" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Knuiman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681789v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Derksen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoedemaekers" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676498v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissardi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Horlow" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Laissadi&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004380050915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BB37CAFBB91823BA391214268078F1A0823677C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Grelon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lancelin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Defrance" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703305v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723792v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Bird" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070429v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028952v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462742v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04462778v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392436v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pamlard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326062v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326195v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660397v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopez-Obando Mauricio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillory Ambre" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoffmann Beate" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rameau. Catherine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660386v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Canessane" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203913v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Debast Guyon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.04.473" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600713v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Guyon Debast" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B&#246;hme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769383v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pierson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769381v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770553v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767381v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768522v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767664v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Essid" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768680v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768157v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Bellini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charpentier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771536v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellaoui" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Pelletier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766697v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bechtold" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacquerot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775706v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777301v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boulidard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778496v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baquero" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776247v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772137v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843948v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759124v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1429-7_12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193901v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Waters" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-12153-2_5" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12153-2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Schaefer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.novapublishers.com/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816859v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F7089_052" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7089_052" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847888v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.B. Flavell" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. O'Dell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metzlaff" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.D. Cluster" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326260v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660414v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Coudert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843990v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02822905v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839418v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02851327v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lancelier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>