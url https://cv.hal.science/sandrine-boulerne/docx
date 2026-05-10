--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -491,416 +491,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04690248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The other January effect in the Central and Eastern Europe stock markets</w:t>
+                <w:t xml:space="preserve">Existe-t-il un effet janvier sur les actions des pays d’Europe Centrale et Orientale?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 160, pp.16-43. </w:t>
+              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 303-304, pp.125-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.54695/bmi.160.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rsg.303.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106573v1</w:t>
+                <w:t xml:space="preserve">hal-03106579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un effet janvier sur les actions des pays d’Europe Centrale et Orientale?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nivoix</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsg.303.0129⟩</w:t>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.5948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106579v1</w:t>
+                <w:t xml:space="preserve">hal-03009573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+                <w:t xml:space="preserve">L’effet lundi sur les marchés d’Europe Centrale et Orientale : un élément à intégrer dans une stratégie d’investissement internationale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (2), pp.138-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1072647ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/fcs.5948⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03009573v1</w:t>
+                <w:t xml:space="preserve">hal-02555607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’effet lundi sur les marchés d’Europe Centrale et Orientale : un élément à intégrer dans une stratégie d’investissement internationale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The other January effect in the Central and Eastern Europe stock markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24 (2), pp.138-152. </w:t>
+              <w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160, pp.16-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1072647ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.54695/bmi.160.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555607v1</w:t>
+                <w:t xml:space="preserve">hal-03106573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What relation exists between CSR and longevity of firms?</w:t>
               </w:r>
@@ -1635,51 +1635,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02099258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1751,1316 +1751,1398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La guerre en Ukraine : quelle contagion sur les marchés financiers des PECO ?</w:t>
+                <w:t xml:space="preserve">Is there a mean reversion in CEEC financial markets after the crises?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">15e conférence ATLAS-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Management International (AFMI); Excelia Business School; IAE La Rochelle, May 2025, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173228v1</w:t>
+                <w:t xml:space="preserve">halshs-05587438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal detrended fluctuation analysis: evidence from 16 Central and Eastern European stock markets</w:t>
+                <w:t xml:space="preserve">La guerre en Ukraine : quelle contagion sur les marchés financiers des PECO ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence Atlas-AFMI, Résilience et management international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, NICE, France</w:t>
+              <w:t xml:space="preserve">Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665436v1</w:t>
+                <w:t xml:space="preserve">hal-04173228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifractal detrended fluctuation analysis : evidence from 16 Central and Eastern European stock markets</w:t>
+                <w:t xml:space="preserve">Multifractal detrended fluctuation analysis: evidence from 16 Central and Eastern European stock markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche CRIEF-MOFIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
+              <w:t xml:space="preserve">10ème conférence Atlas-AFMI, Résilience et management international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, NICE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03557319v1</w:t>
+                <w:t xml:space="preserve">hal-03665436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Existe-t-il un effet janvier sur les marchés des actions des pays d’Europe centrale et orientale ?</w:t>
+                <w:t xml:space="preserve">Multifractal detrended fluctuation analysis : evidence from 16 Central and Eastern European stock markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème conférence Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche CRIEF-MOFIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03106560v1</w:t>
+                <w:t xml:space="preserve">hal-03557319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are disentangled related party transactions value relevant ? some French empirical evidence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean François Aubert</w:t>
+                <w:t xml:space="preserve">Existe-t-il un effet janvier sur les marchés des actions des pays d’Europe centrale et orientale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Touron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42th annual congress of European Accounting Association (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
+              <w:t xml:space="preserve">10ème conférence Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381437v1</w:t>
+                <w:t xml:space="preserve">hal-03106560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’autre effet janvier dans les pays d’Europe centrale et orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nivoix</w:t>
+                <w:t xml:space="preserve">Are disentangled related party transactions value relevant ? some French empirical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Touron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas-AFMI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">42th annual congress of European Accounting Association (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133020v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l’effet lundi sur les marchés d’Europe Centrale et Orientale</w:t>
+                <w:t xml:space="preserve">L’autre effet janvier dans les pays d’Europe centrale et orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas-AFMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144855v1</w:t>
+                <w:t xml:space="preserve">hal-02133020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+                <w:t xml:space="preserve">Analyse de l’effet lundi sur les marchés d’Europe Centrale et Orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nivoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ième Congrès de l’Association Francophone de comptabilité (AFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Atlas-AFMI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03381442v1</w:t>
+                <w:t xml:space="preserve">hal-02144855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fukushima, quel impact sur les entreprises françaises cotées de la filière de production d'électricité d'origine nucléaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réaction des marchés financiers à l’accident de Fukushima – le cas du secteur de la production d’électricité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Poitier, France. pp.cd-rom</w:t>
+              <w:t xml:space="preserve">38ième Congrès de l’Association Francophone de comptabilité (AFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902423v1</w:t>
+                <w:t xml:space="preserve">halshs-03381442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is value relevance of earnings and goodwill higher under IFRS?</w:t>
+                <w:t xml:space="preserve">Fukushima, quel impact sur les entreprises françaises cotées de la filière de production d'électricité d'origine nucléaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Lafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pecchioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34rd annual congress of European Accounting Association (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Accountability, Responsabilités et Comptabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Poitier, France. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418515v1</w:t>
+                <w:t xml:space="preserve">hal-01902423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do IFRS provide better information about intangibles in Europe</w:t>
+                <w:t xml:space="preserve">Is value relevance of earnings and goodwill higher under IFRS?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd annual congress of European Accounting Association (EAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">34rd annual congress of European Accounting Association (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540044v1</w:t>
+                <w:t xml:space="preserve">hal-03418515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IDENTIFICATION DES ENJEUX PRIORITAIRES DES PME DANS LE BUT D'ÉTABLIR UN TABLEAU DE BORD POUR LEUR GESTION DU DÉVELOPPEMENT DURABLE</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do IFRS provide better information about intangibles in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Wolff</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">33rd annual congress of European Accounting Association (EAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484270v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Have IFRS Standards Improved the Information Content of Intangibles?: The Case of French Listed Companies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+                <w:t xml:space="preserve">IDENTIFICATION DES ENJEUX PRIORITAIRES DES PME DANS LE BUT D'ÉTABLIR UN TABLEAU DE BORD POUR LEUR GESTION DU DÉVELOPPEMENT DURABLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd Annual Congress of the European Accounting Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">Crises et nouvelles problématiques de la Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Nice, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02099285v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les normes IFRS ont-elles améliorées le contenu informationnel des immatériels ? : le cas des entreprises françaises cotées</w:t>
+                <w:t xml:space="preserve">Have IFRS Standards Improved the Information Content of Intangibles?: The Case of French Listed Companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Cergy-Pontoise, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">The 32nd Annual Congress of the European Accounting Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00525967v1</w:t>
+                <w:t xml:space="preserve">halshs-02099285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les normes IFRS ont-elles améliorées le contenu informationnel des immatériels ? : le cas des entreprises françaises cotées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulerne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Cergy-Pontoise, France. pp.CD Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00525967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L''INCIDENCE DU CHOIX DU FAIT GENERATEUR SUR LA COMBINAISON DES COMPTES DE LA SECURITE SOCIALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouan Fatima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">«COMPTABILITE ET ENVIRONNEMENT »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Poitiers, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3070,51 +3152,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle efficience pour les marchés des actions des pays d’Europe Centrale et Orientale ? Une analyse multifractale des fluctuations redressées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3134,146 +3216,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international, résilience et éthique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.201-220, 2024, Collection Atlas AFMI, 978-2-311-41373-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of date of recognition on the consolidated accounts: from reliability to relevance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaouan Fatima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Implementing Reforms in Public Sector Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3283,105 +3365,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact des normes sur le comportement des organisations : Les normes comptables, prudentielles, sociétales et de gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université d'Orléans (UO), 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03418492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3449,51 +3531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D56EFA0D"/>
+    <w:nsid w:val="9EF08998"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3680,51 +3762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-boulerne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5600-2940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228331188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rajmil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2024.2380154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.160.9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5948" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2RVJFHXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555607v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072647ar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Mili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/1475770lllll55798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lantz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0173" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173228v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665436v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557319v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133020v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381442v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540044v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bergeron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099285v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534764v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouan Fatima" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788673v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418498v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418492v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-boulerne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5600-2940" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228331188" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rajmil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2024.2380154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106579v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009573v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pecchioli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lafontaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.5948" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2RVJFHXZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555607v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072647ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.160.9" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099280v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sahut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Mili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Teulon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/1475770lllll55798" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104906v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michael Sahut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.161.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.033.0374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099267v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lantz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099258v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Jaouan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.142.0173" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587438v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173228v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665436v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557319v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106560v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381437v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Aubert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Touron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144855v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381442v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sahut" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484270v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bergeron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02099285v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00525967v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534764v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouan Fatima" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418498v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03418492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>