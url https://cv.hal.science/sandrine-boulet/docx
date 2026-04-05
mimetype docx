--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,2106 +75,2106 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative clinical trial approach for evaluating digital medical devices under European HTA fast-Track frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCB 2025 - 46th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Basel, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PEPR Santé Numérique, Oct 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian framework for multi-source data integration - application to Human extrapolation from preclinical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bs Aulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kloft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PAGE 2024 - Annual Meeting of the Population Approach Group in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian framework for extrapolation from multi-source preclinical data to human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Michelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Bs Aulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Kloft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBA 2022 - World Meeting International Society for Bayesian Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montreal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de l’élicitation d’experts dans une méthode de sélection de variables en Bayésien par la méthode du power prior - Application au cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICLIN 2019 - 13e Conférence Francophone d’Epidémiologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration Of Elicited Expert Information Via A Power Prior In Bayesian Variable Selection: Application To Colon Cancer Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBS 2019 - VI international symposium on biopharmaceutical statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle méthode bayésienne de sélection de variables pour des échantillons de petite taille incorporant l’expertise clinique –Application au cancer colorectal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICLIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CHU de Nice; Centre Antoine Lacassagne, May 2018, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification grid and evidence matrix for evaluating digital medical devices under the European union landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louisa Stuwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena San Miguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Klucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">npj Digital Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (1), pp.304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41746-025-01697-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05084641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Draw Me a Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chambaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57750/w1hj-dw22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Phase I Dose-Finding Design for Healthy Volunteers Accounting for Surrogate Activity Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda B.S. Aulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Biopharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19466315.2024.2416410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian framework for multi-source data integration-Application to human extrapolation from preclinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Bs Aulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kloft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Statistical Methods in Medical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09622802241231493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics13050601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection: Application to colon cancer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter F Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (12), Ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280219841082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter F Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.8107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a multi-arm multi-stage Bayesian design for phase II drug selection trials – an example in hemato-oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Uvarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inva Begaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-016-0166-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735528v1</w:t>
-              </w:r>
-[...1022 lines deleted...]
-                <w:t xml:space="preserve">hal-04735504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2192,103 +2192,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SbN 2025 - 10th Statistics &amp; Biopharmacy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
@@ -2317,103 +2317,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Boulet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Judith Abécassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Giraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
@@ -2442,103 +2442,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Clinical Trial Approach for Evaluating Digital Medical Devices under European Fast-Track Regulatory Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPICLIN 2025 - Conférence francophone d’EPIdémiologie CLINique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
@@ -2567,103 +2567,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB 2019 - 40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Louvain, Belgium</w:t>
@@ -2692,103 +2692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Edinburg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2845,51 +2845,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de méthodes bayésiennes de sélection de variables pour intégrer l’information experte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Statistiques [math.ST]. Université Paris Cité, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019UNIP5147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3085,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084641v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boers" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochereau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Stuwe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena San Miguel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klucken" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01697-w" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/w1hj-dw22" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742733v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B.S. Aulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19466315.2024.2416410" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513000v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bs Aulin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kloft" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802241231493" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735528v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacob" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uvarova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inva Begaj" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0166-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734860v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735269v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03650852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bs Aulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kloft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Stuwe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena San Miguel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klucken" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01697-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/w1hj-dw22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B.S. Aulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19466315.2024.2416410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802241231493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uvarova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inva Begaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0166-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03650852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>