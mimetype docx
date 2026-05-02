--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -609,51 +609,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de l’élicitation d’experts dans une méthode de sélection de variables en Bayésien par la méthode du power prior - Application au cancer colorectal</w:t>
+                <w:t xml:space="preserve">Integration Of Elicited Expert Information Via A Power Prior In Bayesian Variable Selection: Application To Colon Cancer Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
@@ -688,97 +688,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPICLIN 2019 - 13e Conférence Francophone d’Epidémiologie Clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ISBS 2019 - VI international symposium on biopharmaceutical statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735480v1</w:t>
+                <w:t xml:space="preserve">hal-04735450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration Of Elicited Expert Information Via A Power Prior In Bayesian Variable Selection: Application To Colon Cancer Data</w:t>
+                <w:t xml:space="preserve">Intégration de l’élicitation d’experts dans une méthode de sélection de variables en Bayésien par la méthode du power prior - Application au cancer colorectal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
@@ -813,73 +813,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBS 2019 - VI international symposium on biopharmaceutical statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EPICLIN 2019 - 13e Conférence Francophone d’Epidémiologie Clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735450v1</w:t>
+                <w:t xml:space="preserve">hal-04735480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle méthode bayésienne de sélection de variables pour des échantillons de petite taille incorporant l’expertise clinique –Application au cancer colorectal</w:t>
               </w:r>
@@ -1078,457 +1078,1110 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SbN 2025 - 10th Statistics &amp; Biopharmacy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narrative review on the clinical evaluation of AI-based digital medical devices from a methodological perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thévenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Abécassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Giraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PEPR-SanteNum 2025 - Journées Annuelles du PEPR Santé Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovative Clinical Trial Approach for Evaluating Digital Medical Devices under European Fast-Track Regulatory Frameworks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Francis-Oliviero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPICLIN 2025 - Conférence francophone d’EPIdémiologie CLINique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05085050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Landi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISCB 2019 - 40th Annual Conference of the International Society for Clinical Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Louvain, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies - Application to colon cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Ursino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Thall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Zohar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISBA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Edinburg, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification grid and evidence matrix for evaluating digital medical devices under the European union landscape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draw Me a Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chambaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Digital Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41746-025-01697-w⟩</w:t>
+              <w:t xml:space="preserve">Computo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57750/w1hj-dw22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05084641v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draw Me a Simulator</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification grid and evidence matrix for evaluating digital medical devices under the European union landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Boers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louisa Stuwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorena San Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Klucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57750/w1hj-dw22⟩</w:t>
+              <w:t xml:space="preserve">npj Digital Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41746-025-01697-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252426v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Straightforward Phase I Dose-Finding Design for Healthy Volunteers Accounting for Surrogate Activity Biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Comets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda B.S. Aulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Biopharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/19466315.2024.2416410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian framework for multi-source data integration-Application to human extrapolation from preclinical studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1577,92 +2230,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Kloft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Statistical Methods in Medical Research, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/09622802241231493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04513000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Translational Modelling and Simulation to Develop Immunomodulatory Therapy as an Adjunct to Antibiotic Treatment in the Context of Pneumonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Michelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1671,1163 +2324,510 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiordiligie Casilag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (5), pp.601. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics13050601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integration of elicited expert information via a power prior in Bayesian variable selection: Application to colon cancer data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter F Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Landi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 38 (12), Ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280219841082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian variable selection based on clinical relevance weights in small sample studies—Application to colon cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Ursino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter F Thall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Jannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Zohar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics in Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (12), pp.2228-2247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/sim.8107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a multi-arm multi-stage Bayesian design for phase II drug selection trials – an example in hemato-oncology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Uvarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inva Begaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (1), pp.67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12874-016-0166-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12874-016-0166-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04735528v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-04735384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3085,51 +3085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bs Aulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kloft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084641v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochereau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Stuwe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena San Miguel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klucken" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01697-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252426v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/w1hj-dw22" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B.S. Aulin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19466315.2024.2416410" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513000v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802241231493" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uvarova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inva Begaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0166-7" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03650852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364910v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Ursino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collignon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Francis-Oliviero" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lhomme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364958v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;venet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ab&#233;cassis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734860v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Michelet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Bs Aulin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Kloft" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735269v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735450v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Landi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lep&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735343v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Jannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zohar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364943v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347091v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735432v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735384v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chambaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57750/w1hj-dw22" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boers" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Rochereau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisa Stuwe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena San Miguel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Klucken" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41746-025-01697-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Comets" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda B.S. Aulin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19466315.2024.2416410" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04513000v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09622802241231493" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03215662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Franck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiordiligie Casilag" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13050601" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02456624v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter F Thall" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280219841082" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02120840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sim.8107" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735528v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Jacob" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Uvarova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inva Begaj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevret" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-016-0166-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03650852v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019UNIP5147" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>