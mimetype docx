--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine BRACHOTTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit international privé européen rencontre la décolonialité : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Diversity: European and Latin American Experiences from a Legal Historical Perspective, vol. 1: Fundamental Questions, par Peter Collin & Agustín Casagrande (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du temps juridique: Analyse de la temporalité des revendications autochtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Foreign Law in Asia, par Kazuaki Nishioka, et Treatment of Foreign Law: Dynamics towards Convergence?, par Yuko Nishitani (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When European State Courts Face Post-Colonial Legality: A Private International Law Approach Inspired by Decolonial Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buffalo Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Law. Different Rules for Different People, par Omri Ben-Shahar et Ariel Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Foreign Law in the British and German Courts, par A. Critchley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurry Boundaries of Public and Private International Law. Towards Convergence or Divergent Still?, par Poomintr Sooksripaisarnkit et Dharmita Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridiction et échelle : les « technicités » juridiques comme ressources pour la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law : Idealism, Pragmatism, Ecclectism par Symeon Symeonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limits of Arbitration Law in Addressing Cultural Diversity : The Example of Ismaili Arbitration in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/laws10020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property, Power and Politics Why We Need to Rethink the World Power System par Jean-Philippe Robé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.510 - 514. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcdip.212.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to the Hague Conference on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.491 - 495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages and Boundaries in Public and Private International Law' by Veronica Ruiz Abou-Nigm et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens ancestraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Bourgeois-Gironde, Delphine Misonne et Marie-Sophie de Clippele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des droits de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison juridique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Padovani, Mathilde Heitzmann-Patin, Florian Poulet et Alexandre Ferracci,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Private International Law Perspective on ‘Alterity' Horatia Muir Watt's Discours sur les méthodes du droit international privé (Des formes juridiques de l'inter-altérité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Margaria and Larissa Vetters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Works in Law and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024, 9781032118536. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003221845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber torts under the Brussels lBis Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrej Savin and Jan Trzaskowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2023, 9781803920870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et religion : Jivraj c. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt, L. Bizikova A. Brandao de Oliveira, D. Fernandez Arroyo, et M. Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant Global en Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.235, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rationalités entremêlées : le droit international privé et les conflits sans issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant global en droit international privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, pp.247 - 258, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermingled Rationalities in ‘Unsolvable Cases’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt; D. Fernandez Arroyo; L. Bizikova and A. Brandao de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitration and religion: Jivraj v. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.181 - 210, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber tort under the Brussels I Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nuyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.231 - 253, 2014, 9781782544166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of worldviews and private international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIL and (De)coloniality: For a Case-by-Case Approach of the Application of Postcolonial Law in European States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law and Conflict of Worldviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conflict of Laws and Non-secular Worldviews: a Proposal for Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law. Institut d'études politiques de Paris - Sciences Po, 2022. English. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022IEPP0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04072692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine BRACHOTTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Diversity: European and Latin American Experiences from a Legal Historical Perspective, vol. 1: Fundamental Questions, par Peter Collin & Agustín Casagrande (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit international privé européen rencontre la décolonialité : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du temps juridique: Analyse de la temporalité des revendications autochtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Foreign Law in Asia, par Kazuaki Nishioka, et Treatment of Foreign Law: Dynamics towards Convergence?, par Yuko Nishitani (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When European State Courts Face Post-Colonial Legality: A Private International Law Approach Inspired by Decolonial Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buffalo Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Law. Different Rules for Different People, par Omri Ben-Shahar et Ariel Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Foreign Law in the British and German Courts, par A. Critchley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurry Boundaries of Public and Private International Law. Towards Convergence or Divergent Still?, par Poomintr Sooksripaisarnkit et Dharmita Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridiction et échelle : les « technicités » juridiques comme ressources pour la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law : Idealism, Pragmatism, Ecclectism par Symeon Symeonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limits of Arbitration Law in Addressing Cultural Diversity : The Example of Ismaili Arbitration in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/laws10020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property, Power and Politics Why We Need to Rethink the World Power System par Jean-Philippe Robé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.510 - 514. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcdip.212.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to the Hague Conference on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.491 - 495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages and Boundaries in Public and Private International Law' by Veronica Ruiz Abou-Nigm et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens ancestraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Bourgeois-Gironde, Delphine Misonne et Marie-Sophie de Clippele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des droits de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, A paraître, 9782802761624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison juridique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Padovani; Mathilde Heitzmann-Patin; Florian Poulet et Alexandre Ferracci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, A paraître, 9782731413564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Private International Law Perspective on ‘Alterity' Horatia Muir Watt's Discours sur les méthodes du droit international privé (Des formes juridiques de l'inter-altérité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Margaria and Larissa Vetters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Works in Law and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024, 9781032118536. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003221845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber torts under the Brussels lBis Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrej Savin and Jan Trzaskowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2023, 9781803920870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et religion : Jivraj c. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt, L. Bizikova A. Brandao de Oliveira, D. Fernandez Arroyo, et M. Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant Global en Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.235, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rationalités entremêlées : le droit international privé et les conflits sans issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant global en droit international privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, pp.247 - 258, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitration and religion: Jivraj v. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.181 - 210, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermingled Rationalities in ‘Unsolvable Cases’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt; D. Fernandez Arroyo; L. Bizikova and A. Brandao de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber tort under the Brussels I Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nuyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.231 - 253, 2014, 9781782544166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of worldviews and private international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing, In press, 9781509978533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIL and (De)coloniality: For a Case-by-Case Approach of the Application of Postcolonial Law in European States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law and Conflict of Worldviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conflict of Laws and Non-secular Worldviews: a Proposal for Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law. Institut d'études politiques de Paris - Sciences Po, 2022. English. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022IEPP0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04072692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863581v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brachotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863452v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Valverde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/laws10020047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.212.0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003221845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Licari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Najjar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863419v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03239254v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nuyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04072692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brachotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Valverde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/laws10020047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.212.0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003221845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Licari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Najjar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03239254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nuyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04072692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>