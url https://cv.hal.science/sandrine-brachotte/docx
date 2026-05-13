--- v1 (2026-04-10)
+++ v2 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine BRACHOTTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Diversity: European and Latin American Experiences from a Legal Historical Perspective, vol. 1: Fundamental Questions, par Peter Collin & Agustín Casagrande (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit international privé européen rencontre la décolonialité : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du temps juridique: Analyse de la temporalité des revendications autochtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Foreign Law in Asia, par Kazuaki Nishioka, et Treatment of Foreign Law: Dynamics towards Convergence?, par Yuko Nishitani (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When European State Courts Face Post-Colonial Legality: A Private International Law Approach Inspired by Decolonial Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buffalo Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Law. Different Rules for Different People, par Omri Ben-Shahar et Ariel Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Foreign Law in the British and German Courts, par A. Critchley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurry Boundaries of Public and Private International Law. Towards Convergence or Divergent Still?, par Poomintr Sooksripaisarnkit et Dharmita Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridiction et échelle : les « technicités » juridiques comme ressources pour la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law : Idealism, Pragmatism, Ecclectism par Symeon Symeonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limits of Arbitration Law in Addressing Cultural Diversity : The Example of Ismaili Arbitration in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/laws10020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property, Power and Politics Why We Need to Rethink the World Power System par Jean-Philippe Robé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.510 - 514. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcdip.212.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to the Hague Conference on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.491 - 495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages and Boundaries in Public and Private International Law' by Veronica Ruiz Abou-Nigm et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens ancestraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Bourgeois-Gironde, Delphine Misonne et Marie-Sophie de Clippele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des droits de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, A paraître, 9782802761624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison juridique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Padovani; Mathilde Heitzmann-Patin; Florian Poulet et Alexandre Ferracci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, A paraître, 9782731413564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Private International Law Perspective on ‘Alterity' Horatia Muir Watt's Discours sur les méthodes du droit international privé (Des formes juridiques de l'inter-altérité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Margaria and Larissa Vetters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Works in Law and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024, 9781032118536. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003221845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber torts under the Brussels lBis Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrej Savin and Jan Trzaskowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2023, 9781803920870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et religion : Jivraj c. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt, L. Bizikova A. Brandao de Oliveira, D. Fernandez Arroyo, et M. Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant Global en Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.235, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rationalités entremêlées : le droit international privé et les conflits sans issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant global en droit international privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, pp.247 - 258, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitration and religion: Jivraj v. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.181 - 210, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermingled Rationalities in ‘Unsolvable Cases’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt; D. Fernandez Arroyo; L. Bizikova and A. Brandao de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber tort under the Brussels I Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nuyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.231 - 253, 2014, 9781782544166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of worldviews and private international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing, In press, 9781509978533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIL and (De)coloniality: For a Case-by-Case Approach of the Application of Postcolonial Law in European States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law and Conflict of Worldviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conflict of Laws and Non-secular Worldviews: a Proposal for Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law. Institut d'études politiques de Paris - Sciences Po, 2022. English. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022IEPP0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04072692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine BRACHOTTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens ancestraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sacha Bourgeois-Gironde, Delphine Misonne et Marie-Sophie de Clippele. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des droits de la nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, A paraître, 9782802761624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la comparaison juridique plurielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Julien Padovani; Mathilde Heitzmann-Patin; Florian Poulet et Alexandre Ferracci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d’études juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires d’Aix-Marseille, A paraître, 9782731413564</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French Private International Law Perspective on ‘Alterity' Horatia Muir Watt's Discours sur les méthodes du droit international privé (Des formes juridiques de l'inter-altérité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alice Margaria and Larissa Vetters. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leading Works in Law and Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2024, 9781032118536. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003221845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber torts under the Brussels lBis Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrej Savin and Jan Trzaskowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2023, 9781803920870</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitrage et religion : Jivraj c. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt, L. Bizikova A. Brandao de Oliveira, D. Fernandez Arroyo, et M. Ma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tournant Global en Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pédone, pp.235, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rationalités entremêlées : le droit international privé et les conflits sans issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le tournant global en droit international privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, pp.247 - 258, 2020, 9782233009548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermingled Rationalities in ‘Unsolvable Cases’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">H. Muir Watt; D. Fernandez Arroyo; L. Bizikova and A. Brandao de Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitration and religion: Jivraj v. Hashwani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Najjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Licari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Private International Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.181 - 210, 2019, 9781788119221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03239254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jurisdiction over cyber tort under the Brussels I Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Nuyts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on EU Internet Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.231 - 253, 2014, 9781782544166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit international privé européen rencontre la décolonialité : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Droit et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law and Diversity: European and Latin American Experiences from a Legal Historical Perspective, vol. 1: Fundamental Questions, par Peter Collin & Agustín Casagrande (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tijdschrift voor Rechtsgeschiedenis / Revue d'histoire du droit / Legal History Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du temps juridique: Analyse de la temporalité des revendications autochtones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Foreign Law in Asia, par Kazuaki Nishioka, et Treatment of Foreign Law: Dynamics towards Convergence?, par Yuko Nishitani (dir.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When European State Courts Face Post-Colonial Legality: A Private International Law Approach Inspired by Decolonial Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buffalo Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 72 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche décoloniale du droit international privé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personalized Law. Different Rules for Different People, par Omri Ben-Shahar et Ariel Porat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Application of Foreign Law in the British and German Courts, par A. Critchley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurry Boundaries of Public and Private International Law. Towards Convergence or Divergent Still?, par Poomintr Sooksripaisarnkit et Dharmita Prasad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juridiction et échelle : les « technicités » juridiques comme ressources pour la théorie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio@Thémis : Revue électronique d'histoire du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cliothemis.2570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law : Idealism, Pragmatism, Ecclectism par Symeon Symeonides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Property, Power and Politics Why We Need to Rethink the World Power System par Jean-Philippe Robé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.510 - 514. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rcdip.212.0510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Limits of Arbitration Law in Addressing Cultural Diversity : The Example of Ismaili Arbitration in the United Kingdom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law and Society Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.1 - 24. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/laws10020047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Elgar Companion to the Hague Conference on Private International Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (2), pp.491 - 495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linkages and Boundaries in Public and Private International Law' by Veronica Ruiz Abou-Nigm et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.283 - 290</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03567085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conflicts of worldviews and private international law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hart Publishing, In press, 9781509978533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PIL and (De)coloniality: For a Case-by-Case Approach of the Application of Postcolonial Law in European States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private International Law and Conflict of Worldviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Conflict of Laws and Non-secular Worldviews: a Proposal for Inclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Brachotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Law. Institut d'études politiques de Paris - Sciences Po, 2022. English. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2022IEPP0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04072692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId45"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brachotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863581v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863594v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863578v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863454v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863450v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099295v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Valverde" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297042v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/laws10020047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297071v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.212.0510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297060v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863580v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003221845" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863574v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863590v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Licari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Najjar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03239254v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297086v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nuyts" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04072692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863579v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brachotte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863580v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003221845" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863574v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863590v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Licari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Najjar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297081v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863419v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03239254v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Nuyts" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863577v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863457v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863452v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863450v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Valverde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cliothemis.2570" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297071v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rcdip.212.0510" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297042v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/laws10020047" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567085v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863429v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04863426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/tel-04072692v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022IEPP0042" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>