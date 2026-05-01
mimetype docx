--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0693-8417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253136083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique et documentaire BVH. Avancées 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH. Avancées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14337468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH : Avancées de la refonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’information : du dictionnaire imprimé au(x) référentiel(s), de la donnée à l’autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer les compilations de la Renaissance. La référence explicite : de l’index au référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romane Marlhoux (ILLE, UHA); Madeleine Hubert (Lab, Bnu), Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04312704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure BVH & de la bibliothèque numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’architecture numérique et du modèle de données : état des lieux, problématiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EVEille 2022. Pour une écosophie du numérique : mettre en œuvre les principes FAIR(e). Journée 1 - Session 2 « Chaîne éditoriale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Régine Battiston, Anne Réach-Ngô, Marine Parra, Guillaume Porte, Jan 2022, Mulhouse, France. https://e-diffusion.uha.fr/video/4628-2022-j1-guillaume-porte-session-2-charte-editoriale/?start=2766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliotheques françoises » or A Virtual Workshop for the Literary History of Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus « Bibliothèques Humanistes Ligériennes » et données des « Bibliotheques françoises » pour reconstituer les réseaux d’humanistes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « L’écriture, ses supports, ses archives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Val de Loire, projet APR ECRISA, Sep 2017, Tours, France. https://bvh.hypotheses.org/3452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan & chaînes de production : Fac-similés, Epistemon, Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Epistemon dans les chaînes de production BVH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques Humanistes ligériennes (BHLi) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BVH in Tours: digital library of image, text and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation et modernisation du Français de la Renaissance avec utilisation de la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Variété, variation, norme : Notation et annotation de la variation et des états de langue non-standards ». Session 2 : Transcrire, écrire : encodage de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Lay (FORELL-A, Université de Poitiers), Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire &amp; numérique | Bilan d’avancement 2023 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires &amp; partenariats | Bilan d’avancement 2023 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure & de la bibliothèque numérique BVH | Bilan d’avancement 2022 : Volet ingénierie documentaire & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2020-2021 | « Bibliothèques humanistes ligériennes » (BHLi, Biblissima)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne du Premier volume de la Bibliotheque du sieur de La Croix-du-Maine (Paris, 1584) issu du fonds patrimonial de la Médiathèque Louis-Aragon du Mans | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activité 2017 : les prémices d’un corpus numérique issu des bibliothèques ligériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières mises en ligne des numérisations mancelles | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » : Liste des ouvrages numérisés en 2017 (Le Mans, Angers, La Flèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base « De minute en minute » évolue : explorez désormais les actes notariés sur la plateforme Renumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus BVH Fac-similés & Epistemon : Montaigne, Rabelais, Aneau | Bilan d’activité 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne | Avancement & poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » (BHLi), projet partenarial Biblissima 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Edouard Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hamerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisserand Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://bvh.hypotheses.org/2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Montaigne : avancement 2015 & clôture 2016 du projet ANR “Montaigne à l’œuvre”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECRISA – L’ECRIt/ure, ses Supports, ses Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0693-8417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253136083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique et documentaire BVH. Avancées 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH. Avancées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14337468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH : Avancées de la refonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’information : du dictionnaire imprimé au(x) référentiel(s), de la donnée à l’autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer les compilations de la Renaissance. La référence explicite : de l’index au référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romane Marlhoux (ILLE, UHA); Madeleine Hubert (Lab, Bnu), Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04312704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure BVH & de la bibliothèque numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’architecture numérique et du modèle de données : état des lieux, problématiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EVEille 2022. Pour une écosophie du numérique : mettre en œuvre les principes FAIR(e). Journée 1 - Session 2 « Chaîne éditoriale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Régine Battiston, Anne Réach-Ngô, Marine Parra, Guillaume Porte, Jan 2022, Mulhouse, France. https://e-diffusion.uha.fr/video/4628-2022-j1-guillaume-porte-session-2-charte-editoriale/?start=2766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliotheques françoises » or A Virtual Workshop for the Literary History of Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan & chaînes de production : Fac-similés, Epistemon, Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Epistemon dans les chaînes de production BVH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus « Bibliothèques Humanistes Ligériennes » et données des « Bibliotheques françoises » pour reconstituer les réseaux d’humanistes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « L’écriture, ses supports, ses archives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Val de Loire, projet APR ECRISA, Sep 2017, Tours, France. https://bvh.hypotheses.org/3452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques Humanistes ligériennes (BHLi) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BVH in Tours: digital library of image, text and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation et modernisation du Français de la Renaissance avec utilisation de la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Variété, variation, norme : Notation et annotation de la variation et des états de langue non-standards ». Session 2 : Transcrire, écrire : encodage de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Lay (FORELL-A, Université de Poitiers), Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire &amp; numérique | Bilan d’avancement 2023 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires &amp; partenariats | Bilan d’avancement 2023 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure & de la bibliothèque numérique BVH | Bilan d’avancement 2022 : Volet ingénierie documentaire & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2020-2021 | « Bibliothèques humanistes ligériennes » (BHLi, Biblissima)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne du Premier volume de la Bibliotheque du sieur de La Croix-du-Maine (Paris, 1584) issu du fonds patrimonial de la Médiathèque Louis-Aragon du Mans | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activité 2017 : les prémices d’un corpus numérique issu des bibliothèques ligériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières mises en ligne des numérisations mancelles | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » : Liste des ouvrages numérisés en 2017 (Le Mans, Angers, La Flèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base « De minute en minute » évolue : explorez désormais les actes notariés sur la plateforme Renumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus BVH Fac-similés & Epistemon : Montaigne, Rabelais, Aneau | Bilan d’activité 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne | Avancement & poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Montaigne : avancement 2015 & clôture 2016 du projet ANR “Montaigne à l’œuvre”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » (BHLi), projet partenarial Biblissima 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Edouard Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hamerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisserand Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://bvh.hypotheses.org/2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECRISA – L’ECRIt/ure, ses Supports, ses Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCC714DF"/>
+    <w:nsid w:val="0BE23C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-breuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-8417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14337468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589374v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587310v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaudin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamerel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisserand Sylvie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Myriam" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-breuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-8417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14337468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Myriam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisserand Sylvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>