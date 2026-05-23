--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0693-8417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253136083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique et documentaire BVH. Avancées 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH. Avancées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14337468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH : Avancées de la refonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’information : du dictionnaire imprimé au(x) référentiel(s), de la donnée à l’autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer les compilations de la Renaissance. La référence explicite : de l’index au référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romane Marlhoux (ILLE, UHA); Madeleine Hubert (Lab, Bnu), Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04312704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure BVH & de la bibliothèque numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’architecture numérique et du modèle de données : état des lieux, problématiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EVEille 2022. Pour une écosophie du numérique : mettre en œuvre les principes FAIR(e). Journée 1 - Session 2 « Chaîne éditoriale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Régine Battiston, Anne Réach-Ngô, Marine Parra, Guillaume Porte, Jan 2022, Mulhouse, France. https://e-diffusion.uha.fr/video/4628-2022-j1-guillaume-porte-session-2-charte-editoriale/?start=2766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliotheques françoises » or A Virtual Workshop for the Literary History of Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan & chaînes de production : Fac-similés, Epistemon, Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Epistemon dans les chaînes de production BVH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus « Bibliothèques Humanistes Ligériennes » et données des « Bibliotheques françoises » pour reconstituer les réseaux d’humanistes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « L’écriture, ses supports, ses archives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Val de Loire, projet APR ECRISA, Sep 2017, Tours, France. https://bvh.hypotheses.org/3452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques Humanistes ligériennes (BHLi) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BVH in Tours: digital library of image, text and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation et modernisation du Français de la Renaissance avec utilisation de la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Variété, variation, norme : Notation et annotation de la variation et des états de langue non-standards ». Session 2 : Transcrire, écrire : encodage de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Lay (FORELL-A, Université de Poitiers), Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire &amp; numérique | Bilan d’avancement 2023 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires &amp; partenariats | Bilan d’avancement 2023 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure & de la bibliothèque numérique BVH | Bilan d’avancement 2022 : Volet ingénierie documentaire & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2020-2021 | « Bibliothèques humanistes ligériennes » (BHLi, Biblissima)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne du Premier volume de la Bibliotheque du sieur de La Croix-du-Maine (Paris, 1584) issu du fonds patrimonial de la Médiathèque Louis-Aragon du Mans | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activité 2017 : les prémices d’un corpus numérique issu des bibliothèques ligériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières mises en ligne des numérisations mancelles | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » : Liste des ouvrages numérisés en 2017 (Le Mans, Angers, La Flèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base « De minute en minute » évolue : explorez désormais les actes notariés sur la plateforme Renumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus BVH Fac-similés & Epistemon : Montaigne, Rabelais, Aneau | Bilan d’activité 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne | Avancement & poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Montaigne : avancement 2015 & clôture 2016 du projet ANR “Montaigne à l’œuvre”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » (BHLi), projet partenarial Biblissima 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Edouard Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hamerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisserand Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://bvh.hypotheses.org/2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECRISA – L’ECRIt/ure, ses Supports, ses Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId68"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Breuil </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0693-8417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253136083</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l’infrastructure BVH : volet ingénierie documentaire &amp; numérique | Bilan d’avancement 2025 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05621505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique et documentaire BVH. Avancées 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05400856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH. Avancées 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14337468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04829226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructure numérique &amp; documentaire BVH : Avancées de la refonte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04469668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organiser l’information : du dictionnaire imprimé au(x) référentiel(s), de la donnée à l’autorité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer les compilations de la Renaissance. La référence explicite : de l’index au référentiel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Romane Marlhoux (ILLE, UHA); Madeleine Hubert (Lab, Bnu), Nov 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04312704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure BVH & de la bibliothèque numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2022 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’architecture numérique et du modèle de données : état des lieux, problématiques et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées EVEille 2022. Pour une écosophie du numérique : mettre en œuvre les principes FAIR(e). Journée 1 - Session 2 « Chaîne éditoriale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Régine Battiston, Anne Réach-Ngô, Marine Parra, Guillaume Porte, Jan 2022, Mulhouse, France. https://e-diffusion.uha.fr/video/4628-2022-j1-guillaume-porte-session-2-charte-editoriale/?start=2766</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliotheques françoises » or A Virtual Workshop for the Literary History of Early Modern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Text Encoding Initiative Consortium, Sep 2018, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02132956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan & chaînes de production : Fac-similés, Epistemon, Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination & communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Epistemon dans les chaînes de production BVH »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus « Bibliothèques Humanistes Ligériennes » et données des « Bibliotheques françoises » pour reconstituer les réseaux d’humanistes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « L’écriture, ses supports, ses archives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Val de Loire, projet APR ECRISA, Sep 2017, Tours, France. https://bvh.hypotheses.org/3452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques Humanistes ligériennes (BHLi) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The BVH in Tours: digital library of image, text and data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Porte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TEI Conference 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TEI Consortium, Sep 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régularisation et modernisation du Français de la Renaissance avec utilisation de la TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études « Variété, variation, norme : Notation et annotation de la variation et des états de langue non-standards ». Session 2 : Transcrire, écrire : encodage de la variation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Hélène Lay (FORELL-A, Université de Poitiers), Nov 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire &amp; numérique | Bilan d’avancement 2023 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoire Müller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires &amp; partenariats | Bilan d’avancement 2023 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04673960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions de l’infrastructure & de la bibliothèque numérique BVH | Bilan d’avancement 2022 : Volet ingénierie documentaire & numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Arruga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04057753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2020-2021 | « Bibliothèques humanistes ligériennes » (BHLi, Biblissima)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en ligne du Premier volume de la Bibliotheque du sieur de La Croix-du-Maine (Paris, 1584) issu du fonds patrimonial de la Médiathèque Louis-Aragon du Mans | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04058157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan d’activité 2017 : les prémices d’un corpus numérique issu des bibliothèques ligériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3291</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières mises en ligne des numérisations mancelles | Projet « Bibliothèques humanistes ligériennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03606101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » : Liste des ouvrages numérisés en 2017 (Le Mans, Angers, La Flèche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/3682</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base « De minute en minute » évolue : explorez désormais les actes notariés sur la plateforme Renumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03597555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus BVH Fac-similés & Epistemon : Montaigne, Rabelais, Aneau | Bilan d’activité 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2884</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne | Avancement & poursuites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, https://bvh.hypotheses.org/2893</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bibliothèques humanistes ligériennes » (BHLi), projet partenarial Biblissima 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Edouard Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hamerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tisserand Sylvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, https://bvh.hypotheses.org/2665</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Montaigne : avancement 2015 & clôture 2016 du projet ANR “Montaigne à l’œuvre”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Myriam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03587090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet ECRISA – L’ECRIt/ure, ses Supports, ses Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BE23C3B"/>
+    <w:nsid w:val="031BC9DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-breuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-8417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14337468" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469668v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M&#252;ller" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312704v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057765v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585737v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589658v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589446v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589374v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459324v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587530v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057753v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058186v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058157v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606101v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597489v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597555v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587679v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Myriam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587310v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamerel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisserand Sylvie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587349v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-breuil" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0693-8417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253136083" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05621505v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400856v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04829226v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14337468" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04469668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire M&#252;ller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04312704v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057765v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Arruga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02132956v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589658v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589446v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588515v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587530v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673899v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04673960v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04057753v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058186v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04058157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597612v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03606101v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03597555v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588530v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587310v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Renaudin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Edouard Gautier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hamerel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tisserand Sylvie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587090v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Myriam" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587349v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>