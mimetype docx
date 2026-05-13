--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05172063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Godard</w:t>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mompiou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314207v1</w:t>
+                <w:t xml:space="preserve">hal-05232618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between strength and local stresses in nanostructures as a function of their size and shape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">[110] tensile testing of single crystalline gold thin films with nanotwins: In situ TEM and XRD studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Drieu La Rochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
+                <w:t xml:space="preserve">M. Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Amodeo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106306. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (10), pp.103602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/s5l4-z48r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05232618v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of hydrogen-passivated silicon and silicon carbide nanoparticles</w:t>
               </w:r>
@@ -632,495 +632,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05112085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural stability of tungsten nanoparticles</w:t>
+                <w:t xml:space="preserve">First-principles molecular dynamics compression of small metallic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (8), pp.086001. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.115863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.086001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713816v1</w:t>
+                <w:t xml:space="preserve">hal-04291303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principles molecular dynamics compression of small metallic nanoparticles</w:t>
+                <w:t xml:space="preserve">Structural stability of tungsten nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">J. Durinck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241, pp.115863. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (8), pp.086001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2023.115863⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.086001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291303v1</w:t>
+                <w:t xml:space="preserve">hal-04713816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
+                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27, pp.101678. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272004v1</w:t>
+                <w:t xml:space="preserve">hal-04272093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic energy and interactions between twin boundaries in nanotwinned gold</w:t>
+                <w:t xml:space="preserve">Atomic scale simulations of { 112 } symmetric incoherent twin boundaries in gold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yen Fred Woguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Durinck</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 228, pp.112355. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27, pp.101678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2023.112355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272093v1</w:t>
+                <w:t xml:space="preserve">hal-04272004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacking fault formation created by plastic deformation at low temperature and small scales in silicon</w:t>
               </w:r>
@@ -1364,217 +1364,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale mechanisms and brittle to ductile transition at low size in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Twin-interface interactions in nanostructured Cu/Ag: Molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Béjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.03.059⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 144, pp.314-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.10.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308704v1</w:t>
+                <w:t xml:space="preserve">hal-02304401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature intrinsic plasticity in silicon at small scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Merabet</w:t>
+                <w:t xml:space="preserve">M. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1583,388 +1553,418 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.54-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2018.09.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-interface interactions in nanostructured Cu/Ag: Molecular dynamics study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Durinck</w:t>
+                <w:t xml:space="preserve">Influence of strain on dislocation core in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2017.10.036⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (13), pp.1151-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2018.1431412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304401v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of strain on dislocation core in silicon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
+                <w:t xml:space="preserve">The effect of surface step and twin boundary on deformation twinning in nanoscale metallic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Béjaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Durinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2018.1431412⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 145, pp.116-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.12.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310760v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of surface step and twin boundary on deformation twinning in nanoscale metallic systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale mechanisms and brittle to ductile transition at low size in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Abed El Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 145, pp.116-125. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (6), pp.14693-14704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2017.12.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301784v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of plasticity in zirconium in relation with hydrides precipitation</w:t>
               </w:r>
@@ -2067,51 +2067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onset of ductility and brittleness in silicon nanowires mediated by dislocation nucleation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2197,51 +2197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on the mechanical behavior of silicon nanowires: Consequence on the brittle to ductile transition at low scale and low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firas Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new parametrization of the Stillinger–Weber potential for an improved description of defects and plasticity of silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2661,848 +2661,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">Investigation of Plasticity in Silicon Nanowires by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 281, pp.012002. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 465, pp.89-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.465.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459340v1</w:t>
+                <w:t xml:space="preserve">hal-02459336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Plasticity in Silicon Nanowires by Molecular Dynamics Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dislocation cores in silicon: new aspects from numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 465, pp.89-92. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 281, pp.012002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.465.89⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/281/1/012002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459336v1</w:t>
+                <w:t xml:space="preserve">hal-02459340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
+                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (20), pp.7464-7472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459328v1</w:t>
+                <w:t xml:space="preserve">hal-02459319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected slip mechanism induced by the reduced dimensions in silicon nanostructures: Atomistic study</w:t>
+                <w:t xml:space="preserve">Deformation of silicon nanowires studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (7), pp.074003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/19/7/074003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2011.08.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02459319v1</w:t>
+                <w:t xml:space="preserve">hal-02459328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation nucleation from surface step in silicon: The glide set versus the shuffle set</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glissile dislocations with transient cores in silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.200881460⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103, pp.065505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.065505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502437v1</w:t>
+                <w:t xml:space="preserve">hal-00418686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glissile dislocations with transient cores in silicon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of two plastic regimes controlled by dislocation nucleation in silicon nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Hirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.065505⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Journal of Applied Physics, 105 (2), pp.026104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3072707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418686v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of two plastic regimes controlled by dislocation nucleation in silicon nanostructures</w:t>
+                <w:t xml:space="preserve">Dislocation nucleation from surface step in silicon: The glide set versus the shuffle set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, physica status solidi (a), 206 (8), pp.1885-1891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200881460⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3072707⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02510296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of activation parameters for dislocation formation from a surface in fcc metals by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and surface step on the incipient plasticity in strained aluminium studied by atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Hirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,51 +4218,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle to ductile transition in silicon at small scale: confrontation of simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4343,51 +4343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition fragile ductile dans le silicium aux basses dimensions : Confrontations des simulations aux expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4507,51 +4507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5027,51 +5027,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szewc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/2/025010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7JSMPH8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172063v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Durinck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Furstoss" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114077" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Amodeo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106306" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314207v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mompiou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Drieu La Rochelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/s5l4-z48r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05112085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ade177" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291303v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durinck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brochard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2023.115863" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713816v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.086001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272093v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yen Fred Woguem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2023.112355" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272004v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101678" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990149v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Godet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brochard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H J Gotsis" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Albaret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.4.093603" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304401v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald B&#233;jaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.10.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310760v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2018.1431412" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301784v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2017.12.035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Abed El Nabi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Merabet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.03.059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02389333v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Szewc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Clouet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.05.025" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672147v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/23/2/025010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662331v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201500001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0NT44HF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142152v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charaf-Eddin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.07.011" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7JSMPH8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459325v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Holmstr&#246;m" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/5/055801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459314v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.045201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459336v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.89" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459340v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/281/1/012002" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459319v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.08.039" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W89LSG2X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459328v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/19/7/074003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.065505" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02510296v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Hirel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3072707" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02502437v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200881460" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M01H62HM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02487181v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauchamp" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevb.78.064109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175884v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.08.016" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose M. Soler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.092105" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.054109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170987v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/41/004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(02)00183-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>