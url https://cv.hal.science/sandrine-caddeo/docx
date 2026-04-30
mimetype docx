--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -1798,51 +1798,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03478961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1905,292 +1905,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03449062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latin et intercompréhension : historique et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Née Mesdjian Charlet</w:t>
+                <w:t xml:space="preserve">Faits d’oralité, variation et « oral représenté » : du français à d’autres langues romanes. Réflexions et applications didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Pierre Escudé; Pierre Sauzet. </w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Manzato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presa Universitară Clujeană. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Jules Ronjat, 1913-2013, Unité et Diversité des Langues, Théorie, pratique, politique linguistique de l’aquisition bilingue et de l’intercompréhension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives contemporaines, 2016</w:t>
+              <w:t xml:space="preserve">Aspects actuels de la linguistique comparée des langues romanes (catalan, espagnol, français, italien, portugais, roumain) sous la direction de Sophie SAFFI et Stéphane PAGES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.269-287, 2021, 978-606-37-0938-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03513077v1</w:t>
+                <w:t xml:space="preserve">hal-05571378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au fil de la pensée de Claire Blanche-Benveniste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Caddeo</w:t>
+                <w:t xml:space="preserve">Latin et intercompréhension : historique et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Née Mesdjian Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Caddéo, S.; Roubaud, M.-N.; Rouquier, M.; Sabio, F. </w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre Escudé; Pierre Sauzet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les langues. Hommage à Claire Blanche-Benveniste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.7-20, 2012, Langues et langage, 978-2-85399-000-0</w:t>
+              <w:t xml:space="preserve">Autour de Jules Ronjat, 1913-2013, Unité et Diversité des Langues, Théorie, pratique, politique linguistique de l’aquisition bilingue et de l’intercompréhension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives contemporaines, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482479v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Au fil de la pensée de Claire Blanche-Benveniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Caddeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Roubaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sabio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caddéo, S.; Roubaud, M.-N.; Rouquier, M.; Sabio, F. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser les langues. Hommage à Claire Blanche-Benveniste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.7-20, 2012, Langues et langage, 978-2-85399-000-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Langues romanes et enseignement simultané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caddeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mariella CAUSA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation initiale et profils d'enseignants de langues : Enjeux et questionnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, De Boeck, pp.158-184, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01482472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2200,91 +2286,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grammaire des usages du français parlé pour non spécialistes: difficultés et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caddeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01793868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2294,165 +2380,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modules de compétence pour l'intercompréhension réceptive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Caddéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bonvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareta Strasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Hülsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Reissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Aix-Marseille 1 (Aix-en-Provence). 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03479387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2599,51 +2685,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.179.0281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morgadinho Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopard Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiah Oh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charlet-Mesdjian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bonvino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Vilagin&#233;s Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pippa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N&#233;e Mesdjian Charlet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482479v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793868v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479387v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Strasser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#252;lsmann" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Reissner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04159483v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cadd&#233;o" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.179.0281" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Morgadinho Lopes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479214v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopard Daniel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297749v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479256v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Blasco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479275v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blanche-Benveniste" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480596v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480586v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiah Oh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Grifi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caddeo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Manzato" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sabio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Charlet-Mesdjian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jamet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475510v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Roubaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rouquier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bonvino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eul&#224;lia Vilagin&#233;s Serra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Pippa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03478961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03449062v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571378v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03513077v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice N&#233;e Mesdjian Charlet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482479v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482472v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03479387v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Strasser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#252;lsmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Reissner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>