--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine CHARLES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4604-0166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09293692X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities focus on quantitative risk assessment in ecotoxicology. This involves developing methods and tools to identify potentially harmful substances, defining acceptable concentration thresholds at different levels of biological organization, creating environmental quality indicators, and characterizing the causal links between toxicity and ecological impact. To tackle the issue of environmental protection, two research lines are being conducted simultaneously. Firstly, a priori risk assessment is being carried out to comprehend how contaminants affect individual life-history traits such as survival, growth, and reproduction. This information is then extrapolated to population and community levels. Secondly, a posteriori diagnosis is being conducted to evaluate the quality of natural environments and their effects on indigenous populations. Employing an interdisciplinary and integrated approach, along with the development of mathematical and statistical models for predictive purposes, the aim is to answer the key question of the change of scale. This refers to the link between the scale of observation of effects and that of the levels of biological organisation to be protected, such as the individual, population, community, and ecosystem.Methods and tools used to achieve this are: mechanistic effect modelling, dynamical systems, population dynamics models, Bayesian inference, and sensitivity analyses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian neural ordinary differential equations framework to study the effects of chemical mixtures on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.e1013681. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turtles as models for the maternal transfer of organic pollutants across reptile species, chemicals, and matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilah de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 307, pp.119365. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Sulfur Nanoparticles Cause Both the Negatory Vitality and Bioaccumulation on Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Erkan Özgür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Maraş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songül Aydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İdil Karaca Açarı</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Erdoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, e114 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05324300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Maternal Transfer of Organic Pollutants across Reptiles for Conservation and Risk Assessment Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (40), pp.17567-17579. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c04668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hb or not hb - When and why accounting for background mortality in toxicological survival models matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Plantade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102114. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATTAC guiding principles to openly and collaboratively share wildlife ecotoxicology data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.101987. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new approach methodologies for the environmental risk assessment of food and feed chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Riccardo Di Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nathanail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Carnesecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Astuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.100416. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards model-guided organic farming expansion for crop pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphibians under scrutiny - When human-dominated landscape mosaics are not in full compliance with their ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake, distribution, and elimination of selenite in earthworm Eisenia fetida at sublethal concentrations based on toxicokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caide Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858, pp.159632. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical effects on ecological interactions within a model-experiment loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.e3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbioacc: An R-package to analyze toxicokinetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kaag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.113875. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking full advantage of modelling to better assess environmental risk due to xenobiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of Physiologically-based Kinetic Models in Support of Next Generation Risk Assessment Due to Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Model-Based Dose Adjustment of Tobramycin in Adult Patients with Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1750. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14081750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the calculation of bioaccumulation metrics for active substances in living organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Estimating Bioaccumulation Metrics in the Light of Toxicokinetic Models and Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.339-348. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-022-00947-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping modelling notebooks with TRACE: Good for you and good for environmental research and management support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ayllón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Railsback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Augusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Baveco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.104932. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2020.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of One-compartment Toxicokinetic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2021.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for the uncertainty from standard toxicity tests in species sensitivity distributions: An example in non-target plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of General Unified Threshold Models of Survival Models for Regulatory Aquatic Pesticide Risk Assessment Illustrated with an Example for the Insecticide Chlorpyrifos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance des micro-organismes, in Micro-organismes & biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Micro-organisme et Biodiversité, 1130, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations to address uncertainties in environmental risk assessment using toxicokinetic-toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47698-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on the state of the art of Toxicokinetic/Toxicodynamic (TKTD) effect models for regulatory risk assessment of pesticides for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ockleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulien Adriaanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fit Reduced GUTS Models Online: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.625-630. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights to Compare and Choose TKTD Models for Survival Based on an Interlaboratory Study for Lymnaea stagnalis Exposed to Cd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1582-1590. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b05464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: a web-interface for statistical analyses in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11295-11302. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of daphnid-algae dynamics within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Orias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.213-230. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling survival: exposure pattern, species sensitivity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ashauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.29178. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling algae-duckweed interaction under chemical pressure within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.252-65. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of a reproduction toxicity test with the pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Benstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Kefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brutsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical handling of reproduction data for exposure-response modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.7544-51. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es502009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an OECD reproductive toxicity test guideline with the pond snail Lymnaea stagnalis (Mollusca, Gastropoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Askem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular signal for the adaptation to cold temperature during early life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130608. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1136--1143. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integr Environ Assess Manag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119-130. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, --, pp.423-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Nosocomial Transmission of Rotavirus in Pediatric Wards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Kribs-Zaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (7), pp.1413-1442. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-010-9570-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of partial life-cycle experiments to assess the effects of endocrine disruptors on the freshwater gastropod Lymnaea stagnalis; a case-study with vinclozolin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1312-1321. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a temperature-dependent von Bertalanffy growth model to bullhead (Cottus gobio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces en nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Population Models as Relevant Modeling Tools in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.261-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's Performance and Satisfaction with Web vs. paper-based practice quizzes and lecture notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.380-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la biométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on Daphnia and Ceriodaphnia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on &amp;lt;i&amp;gt;daphnia&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;ceriodaphnia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28(10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a Bullhead population dynamic including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a bullhead population dynamics including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics of Grayling: Modelling Temperature and Discharge Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of Daphnia magna: A combination of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203 (3-4), pp.204-214. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod valvata piscinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evaluate spatial heterogeneity in a fish (Cottus gobio) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (3-4), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESD : a transposable element dynamics simulation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deceliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letrillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.2702-2703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif web pour l'enseignement des mathématiques à l'université : quels impacts sur la performance et la motivation des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling: Modelling temperature and discharge effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evalue spatial heterogeneity in fish (&amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling : modelling temperature and discharge effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: on the use of DEBtox models in a Leslie modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Transposable Elements in Structured Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Décelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169, pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: Using DEBtox models in a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.R. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability effect on population dynamics of the midge Chironomus riparius: a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (3), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles matriciels de type Leslie : Une approche couplée Mathématiques et Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site web pour l`enseignement interdisciplinaire des Mathématiques en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouchiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH (Environnement Informatique d`Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, --, pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and spatial modeling in population dynamics: an illustration with brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.958-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes statistiques rencontrés dans l`estimation de la température minimale de croissance de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LI, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do migratory or demographic disruptions rule the population impact of pollution in spatial networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aggregation methods to assess toxicant effects on population dynamics in spatial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1771-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Patch Selection Induced by Parasitism: Basic Reproduction Ratio R0 and Optimal Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.3575-3582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual spawning migrations in modelling brown trout population dynamics inside an arborescent river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 133, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of individual behaviour at the population level. Effects of density-dependent migration on population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and meaning--some philosophical aspects of decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et commentaires - La planification des expériences : choix des traitements et dispositif expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and emergence in ecological modelling: integration of ecological levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology - Challenges in applied population biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral choices based on patch selection: a model using aggregation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modelling in accordance with daily water temperature in European grayling (Thymallus thymallus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56, pp.994-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Of Transposable Elements Under The Selection Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density dependent model describing Salmo trutta population dynamics in an arborescent river network. Effects of dams and channelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321, pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics Modelling in an Hierarchical Arborescent River Network: An Attempt with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.223-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the effect of temperature on the growth kinetics of Aeromonas salmonicida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin-Faublée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25, pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (2-3), pp.201-211. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1605(95)00031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth of Listeria monocytogenes at 4 and 8°C: Consequences for the Shelf Life of Chilled Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (9), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.9.944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à visée prévisionnelle de la cinétique de croissance d`une population de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61, pp.610-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor α</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270 (33), pp.19509-19515. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.270.33.19509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (2), pp.610-616. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.61.2.610-616.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270, pp.19509-19515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques au secours de la faune aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.124-125, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology Modeling, Emerging Topics in Ecotoxicology: Principles, Approaches and Perspectives 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.261-298, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, stochasticity and spatial heterogeneity in the dynamics of an age-structured population of brown trout living in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Akçakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic toxicity: Methods in ecological risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Unviersity Press, pp.168-183, 2008, 978-0-19-533296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC : une plate-forme web pour l’analyse statistique des données d’écotoxicologie. Fiche Thématique N°13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting characterization factors of chemical substances from a set of molecular descriptors based on machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100001. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecotoxenvchem.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between observed variables that contain censored values using Bayesian error-in-variables regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Analysis of the Sub Chronic Toxicity of La and Gd in Daphnia Magna Based on TKTD Modelling and Synchrotron X-Ray Fluorescence Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Heise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morse: an R-package in support of Environmental Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation-depuration data collection in support of toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlstools: Tools for Nonlinear Regression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine CHARLES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4604-0166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09293692X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities focus on quantitative risk assessment in ecotoxicology. This involves developing methods and tools to identify potentially harmful substances, defining acceptable concentration thresholds at different levels of biological organization, creating environmental quality indicators, and characterizing the causal links between toxicity and ecological impact. To tackle the issue of environmental protection, two research lines are being conducted simultaneously. Firstly, a priori risk assessment is being carried out to comprehend how contaminants affect individual life-history traits such as survival, growth, and reproduction. This information is then extrapolated to population and community levels. Secondly, a posteriori diagnosis is being conducted to evaluate the quality of natural environments and their effects on indigenous populations. Employing an interdisciplinary and integrated approach, along with the development of mathematical and statistical models for predictive purposes, the aim is to answer the key question of the change of scale. This refers to the link between the scale of observation of effects and that of the levels of biological organisation to be protected, such as the individual, population, community, and ecosystem.Methods and tools used to achieve this are: mechanistic effect modelling, dynamical systems, population dynamics models, Bayesian inference, and sensitivity analyses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turtles as models for the maternal transfer of organic pollutants across reptile species, chemicals, and matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilah de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 307, pp.119365. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian neural ordinary differential equations framework to study the effects of chemical mixtures on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.e1013681. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Sulfur Nanoparticles Cause Both the Negatory Vitality and Bioaccumulation on Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Erkan Özgür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Maraş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songül Aydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İdil Karaca Açarı</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Erdoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, e114 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05324300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Maternal Transfer of Organic Pollutants across Reptiles for Conservation and Risk Assessment Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (40), pp.17567-17579. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c04668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake, distribution, and elimination of selenite in earthworm Eisenia fetida at sublethal concentrations based on toxicokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caide Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858, pp.159632. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hb or not hb - When and why accounting for background mortality in toxicological survival models matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Plantade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATTAC guiding principles to openly and collaboratively share wildlife ecotoxicology data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.101987. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new approach methodologies for the environmental risk assessment of food and feed chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Riccardo Di Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nathanail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Carnesecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Astuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.100416. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards model-guided organic farming expansion for crop pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphibians under scrutiny - When human-dominated landscape mosaics are not in full compliance with their ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical effects on ecological interactions within a model-experiment loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.e3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbioacc: An R-package to analyze toxicokinetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kaag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.113875. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking full advantage of modelling to better assess environmental risk due to xenobiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of Physiologically-based Kinetic Models in Support of Next Generation Risk Assessment Due to Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Model-Based Dose Adjustment of Tobramycin in Adult Patients with Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1750. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14081750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the calculation of bioaccumulation metrics for active substances in living organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Estimating Bioaccumulation Metrics in the Light of Toxicokinetic Models and Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.339-348. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-022-00947-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of One-compartment Toxicokinetic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2021.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for the uncertainty from standard toxicity tests in species sensitivity distributions: An example in non-target plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping modelling notebooks with TRACE: Good for you and good for environmental research and management support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ayllón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Railsback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Augusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Baveco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.104932. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2020.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of General Unified Threshold Models of Survival Models for Regulatory Aquatic Pesticide Risk Assessment Illustrated with an Example for the Insecticide Chlorpyrifos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance des micro-organismes, in Micro-organismes & biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Micro-organisme et Biodiversité, 1130, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations to address uncertainties in environmental risk assessment using toxicokinetic-toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47698-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on the state of the art of Toxicokinetic/Toxicodynamic (TKTD) effect models for regulatory risk assessment of pesticides for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ockleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulien Adriaanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fit Reduced GUTS Models Online: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.625-630. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights to Compare and Choose TKTD Models for Survival Based on an Interlaboratory Study for Lymnaea stagnalis Exposed to Cd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1582-1590. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b05464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: a web-interface for statistical analyses in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11295-11302. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of daphnid-algae dynamics within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Orias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.213-230. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling survival: exposure pattern, species sensitivity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ashauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.29178. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling algae-duckweed interaction under chemical pressure within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.252-65. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of a reproduction toxicity test with the pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Benstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brutsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Kefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical handling of reproduction data for exposure-response modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.7544-51. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es502009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an OECD reproductive toxicity test guideline with the pond snail Lymnaea stagnalis (Mollusca, Gastropoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Askem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular signal for the adaptation to cold temperature during early life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130608. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1136--1143. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integr Environ Assess Manag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119-130. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, --, pp.423-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Nosocomial Transmission of Rotavirus in Pediatric Wards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Kribs-Zaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (7), pp.1413-1442. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-010-9570-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of partial life-cycle experiments to assess the effects of endocrine disruptors on the freshwater gastropod Lymnaea stagnalis; a case-study with vinclozolin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1312-1321. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a temperature-dependent von Bertalanffy growth model to bullhead (Cottus gobio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on Daphnia and Ceriodaphnia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on &amp;lt;i&amp;gt;daphnia&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;ceriodaphnia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28(10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces en nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Population Models as Relevant Modeling Tools in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.261-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's Performance and Satisfaction with Web vs. paper-based practice quizzes and lecture notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.380-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la biométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a Bullhead population dynamic including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics of Grayling: Modelling Temperature and Discharge Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a bullhead population dynamics including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of Daphnia magna: A combination of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203 (3-4), pp.204-214. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod valvata piscinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling : modelling temperature and discharge effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evalue spatial heterogeneity in fish (&amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evaluate spatial heterogeneity in a fish (Cottus gobio) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (3-4), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESD : a transposable element dynamics simulation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deceliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letrillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.2702-2703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif web pour l'enseignement des mathématiques à l'université : quels impacts sur la performance et la motivation des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling: Modelling temperature and discharge effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: Using DEBtox models in a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.R. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: on the use of DEBtox models in a Leslie modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Transposable Elements in Structured Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Décelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169, pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability effect on population dynamics of the midge Chironomus riparius: a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (3), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles matriciels de type Leslie : Une approche couplée Mathématiques et Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do migratory or demographic disruptions rule the population impact of pollution in spatial networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site web pour l`enseignement interdisciplinaire des Mathématiques en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouchiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH (Environnement Informatique d`Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, --, pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and spatial modeling in population dynamics: an illustration with brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.958-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes statistiques rencontrés dans l`estimation de la température minimale de croissance de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LI, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Patch Selection Induced by Parasitism: Basic Reproduction Ratio R0 and Optimal Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aggregation methods to assess toxicant effects on population dynamics in spatial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1771-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.3575-3582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual spawning migrations in modelling brown trout population dynamics inside an arborescent river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 133, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of individual behaviour at the population level. Effects of density-dependent migration on population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and meaning--some philosophical aspects of decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et commentaires - La planification des expériences : choix des traitements et dispositif expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and emergence in ecological modelling: integration of ecological levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Of Transposable Elements Under The Selection Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology - Challenges in applied population biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral choices based on patch selection: a model using aggregation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modelling in accordance with daily water temperature in European grayling (Thymallus thymallus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56, pp.994-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics Modelling in an Hierarchical Arborescent River Network: An Attempt with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.223-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density dependent model describing Salmo trutta population dynamics in an arborescent river network. Effects of dams and channelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321, pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the effect of temperature on the growth kinetics of Aeromonas salmonicida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin-Faublée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25, pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (2-3), pp.201-211. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1605(95)00031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth of Listeria monocytogenes at 4 and 8°C: Consequences for the Shelf Life of Chilled Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (9), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.9.944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à visée prévisionnelle de la cinétique de croissance d`une population de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61, pp.610-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor α</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270 (33), pp.19509-19515. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.270.33.19509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (2), pp.610-616. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.61.2.610-616.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270, pp.19509-19515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques au secours de la faune aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.124-125, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology Modeling, Emerging Topics in Ecotoxicology: Principles, Approaches and Perspectives 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.261-298, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, stochasticity and spatial heterogeneity in the dynamics of an age-structured population of brown trout living in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Akçakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic toxicity: Methods in ecological risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Unviersity Press, pp.168-183, 2008, 978-0-19-533296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC : une plate-forme web pour l’analyse statistique des données d’écotoxicologie. Fiche Thématique N°13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting characterization factors of chemical substances from a set of molecular descriptors based on machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100001. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecotoxenvchem.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between observed variables that contain censored values using Bayesian error-in-variables regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Analysis of the Sub Chronic Toxicity of La and Gd in Daphnia Magna Based on TKTD Modelling and Synchrotron X-Ray Fluorescence Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Heise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morse: an R-package in support of Environmental Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation-depuration data collection in support of toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlstools: Tools for Nonlinear Regression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45088684"/>
+    <w:nsid w:val="D525BBDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09293692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489965v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gergs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013681" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeiren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah de Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C Mu&#241;oz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119365" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962983v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erkan &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Mara&#351;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Aydemir" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;dil Karaca A&#231;ar&#305;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erdo&#287;an" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04014-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469077v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102114" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcvey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468997v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Riccardo Di Nicola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cattaneo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nathanail" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carnesecchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Astuto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100416" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468956v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100425" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100504" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469176v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhong Yue" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caide Huang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Shen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Qiao" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159632" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846876v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kaag" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113875" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15042-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Gestin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2022.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reverchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846886v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00947-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166935v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ayll&#243;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Railsback" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Gallagher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Augusiak" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Baveco" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104932" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2021.00024" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362483v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245071" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duquesne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4327" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47698-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ockleford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Adriaanse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus Brock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Preux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05464" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5M6RD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cedergreen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29178" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23XT6CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Benstead" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ciric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciric" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.06.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ2CJT8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697990v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kribs-Zaleta" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9570-z" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594632v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0PBFGPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350387v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539407v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583670v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.02.013" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF6K68X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350160v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539332v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428158v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468985v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mallet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2006002" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590130v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288590v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milioni" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.024" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38VL5H5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427937v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letrillard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190682v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427918v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427921v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milioni" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoli" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153271v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mallet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587157v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427733v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;celi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343382v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.R. P&#233;ry" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.004" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NCN4J3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Pery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.10.016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMDH1QB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427670v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427372v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427386v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flammarion" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427387v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427256v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427313v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chass&#233;" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427117v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellanger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428423v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428441v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiorino" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428451v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428463v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428505v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428481v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435015v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bajard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Tsunekawa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suzuki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.33.19509" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469167v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rosso" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bajard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flandrois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.61.2.610-616.1995" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698324v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsunekawa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suzuki" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595248v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Stark" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Bridges" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecotoxenvchem.100001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764660v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04438562v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04470814v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Heise" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362574v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09293692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeiren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah de Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gergs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erkan &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Mara&#351;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Aydemir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;dil Karaca A&#231;ar&#305;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erdo&#287;an" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04014-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhong Yue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caide Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Shen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Qiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcvey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101987" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Riccardo Di Nicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cattaneo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nathanail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carnesecchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Astuto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100425" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kaag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15042-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Gestin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2022.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reverchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00947-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2021.00024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ayll&#243;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Railsback" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Gallagher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Augusiak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Baveco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duquesne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4327" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47698-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ockleford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Adriaanse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus Brock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Preux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05464" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5M6RD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cedergreen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29178" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23XT6CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Benstead" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ciric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciric" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.06.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ2CJT8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kribs-Zaleta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9570-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594632v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0PBFGPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539332v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583670v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.02.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF6K68X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350160v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468985v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mallet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2006002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590130v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mallet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milioni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milioni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38VL5H5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letrillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427918v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.R. P&#233;ry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NCN4J3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587157v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427733v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;celi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Pery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.10.016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMDH1QB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427670v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427387v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flammarion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427386v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427313v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chass&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427256v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427117v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellanger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428463v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428441v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiorino" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428451v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428481v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428505v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bajard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Tsunekawa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suzuki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.33.19509" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469167v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rosso" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bajard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flandrois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.61.2.610-616.1995" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698324v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsunekawa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suzuki" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595248v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Stark" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Bridges" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecotoxenvchem.100001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764660v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04438562v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04470814v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Heise" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362574v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>