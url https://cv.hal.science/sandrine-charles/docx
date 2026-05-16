--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine CHARLES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4604-0166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09293692X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities focus on quantitative risk assessment in ecotoxicology. This involves developing methods and tools to identify potentially harmful substances, defining acceptable concentration thresholds at different levels of biological organization, creating environmental quality indicators, and characterizing the causal links between toxicity and ecological impact. To tackle the issue of environmental protection, two research lines are being conducted simultaneously. Firstly, a priori risk assessment is being carried out to comprehend how contaminants affect individual life-history traits such as survival, growth, and reproduction. This information is then extrapolated to population and community levels. Secondly, a posteriori diagnosis is being conducted to evaluate the quality of natural environments and their effects on indigenous populations. Employing an interdisciplinary and integrated approach, along with the development of mathematical and statistical models for predictive purposes, the aim is to answer the key question of the change of scale. This refers to the link between the scale of observation of effects and that of the levels of biological organisation to be protected, such as the individual, population, community, and ecosystem.Methods and tools used to achieve this are: mechanistic effect modelling, dynamical systems, population dynamics models, Bayesian inference, and sensitivity analyses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turtles as models for the maternal transfer of organic pollutants across reptile species, chemicals, and matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilah de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 307, pp.119365. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian neural ordinary differential equations framework to study the effects of chemical mixtures on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.e1013681. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Sulfur Nanoparticles Cause Both the Negatory Vitality and Bioaccumulation on Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Erkan Özgür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Maraş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songül Aydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İdil Karaca Açarı</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Erdoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, e114 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05324300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Maternal Transfer of Organic Pollutants across Reptiles for Conservation and Risk Assessment Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (40), pp.17567-17579. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c04668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake, distribution, and elimination of selenite in earthworm Eisenia fetida at sublethal concentrations based on toxicokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caide Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858, pp.159632. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hb or not hb - When and why accounting for background mortality in toxicological survival models matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Plantade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102114. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATTAC guiding principles to openly and collaboratively share wildlife ecotoxicology data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.101987. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new approach methodologies for the environmental risk assessment of food and feed chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Riccardo Di Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nathanail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Carnesecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Astuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.100416. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards model-guided organic farming expansion for crop pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphibians under scrutiny - When human-dominated landscape mosaics are not in full compliance with their ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical effects on ecological interactions within a model-experiment loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.e3. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbioacc: An R-package to analyze toxicokinetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kaag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.113875. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking full advantage of modelling to better assess environmental risk due to xenobiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of Physiologically-based Kinetic Models in Support of Next Generation Risk Assessment Due to Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Model-Based Dose Adjustment of Tobramycin in Adult Patients with Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1750. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14081750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the calculation of bioaccumulation metrics for active substances in living organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Estimating Bioaccumulation Metrics in the Light of Toxicokinetic Models and Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.339-348. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-022-00947-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of One-compartment Toxicokinetic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2021.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for the uncertainty from standard toxicity tests in species sensitivity distributions: An example in non-target plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping modelling notebooks with TRACE: Good for you and good for environmental research and management support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ayllón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Railsback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Augusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Baveco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.104932. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2020.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of General Unified Threshold Models of Survival Models for Regulatory Aquatic Pesticide Risk Assessment Illustrated with an Example for the Insecticide Chlorpyrifos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance des micro-organismes, in Micro-organismes & biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Micro-organisme et Biodiversité, 1130, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations to address uncertainties in environmental risk assessment using toxicokinetic-toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47698-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on the state of the art of Toxicokinetic/Toxicodynamic (TKTD) effect models for regulatory risk assessment of pesticides for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ockleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulien Adriaanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fit Reduced GUTS Models Online: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.625-630. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights to Compare and Choose TKTD Models for Survival Based on an Interlaboratory Study for Lymnaea stagnalis Exposed to Cd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1582-1590. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b05464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: a web-interface for statistical analyses in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11295-11302. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of daphnid-algae dynamics within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Orias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.213-230. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling survival: exposure pattern, species sensitivity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ashauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.29178. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling algae-duckweed interaction under chemical pressure within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.252-65. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of a reproduction toxicity test with the pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Benstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brutsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Kefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical handling of reproduction data for exposure-response modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.7544-51. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es502009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an OECD reproductive toxicity test guideline with the pond snail Lymnaea stagnalis (Mollusca, Gastropoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Askem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular signal for the adaptation to cold temperature during early life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130608. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1136--1143. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integr Environ Assess Manag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119-130. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, --, pp.423-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Nosocomial Transmission of Rotavirus in Pediatric Wards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Kribs-Zaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (7), pp.1413-1442. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-010-9570-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of partial life-cycle experiments to assess the effects of endocrine disruptors on the freshwater gastropod Lymnaea stagnalis; a case-study with vinclozolin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1312-1321. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a temperature-dependent von Bertalanffy growth model to bullhead (Cottus gobio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on Daphnia and Ceriodaphnia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on &amp;lt;i&amp;gt;daphnia&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;ceriodaphnia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28(10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces en nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Population Models as Relevant Modeling Tools in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.261-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's Performance and Satisfaction with Web vs. paper-based practice quizzes and lecture notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.380-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la biométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a Bullhead population dynamic including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics of Grayling: Modelling Temperature and Discharge Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a bullhead population dynamics including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of Daphnia magna: A combination of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203 (3-4), pp.204-214. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod valvata piscinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling : modelling temperature and discharge effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evalue spatial heterogeneity in fish (&amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evaluate spatial heterogeneity in a fish (Cottus gobio) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (3-4), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESD : a transposable element dynamics simulation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deceliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letrillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.2702-2703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif web pour l'enseignement des mathématiques à l'université : quels impacts sur la performance et la motivation des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling: Modelling temperature and discharge effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: Using DEBtox models in a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.R. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: on the use of DEBtox models in a Leslie modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Transposable Elements in Structured Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Décelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169, pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability effect on population dynamics of the midge Chironomus riparius: a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (3), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles matriciels de type Leslie : Une approche couplée Mathématiques et Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do migratory or demographic disruptions rule the population impact of pollution in spatial networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site web pour l`enseignement interdisciplinaire des Mathématiques en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouchiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH (Environnement Informatique d`Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, --, pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and spatial modeling in population dynamics: an illustration with brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.958-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes statistiques rencontrés dans l`estimation de la température minimale de croissance de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LI, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Patch Selection Induced by Parasitism: Basic Reproduction Ratio R0 and Optimal Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aggregation methods to assess toxicant effects on population dynamics in spatial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1771-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.3575-3582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual spawning migrations in modelling brown trout population dynamics inside an arborescent river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 133, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of individual behaviour at the population level. Effects of density-dependent migration on population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and meaning--some philosophical aspects of decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et commentaires - La planification des expériences : choix des traitements et dispositif expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and emergence in ecological modelling: integration of ecological levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Of Transposable Elements Under The Selection Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology - Challenges in applied population biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral choices based on patch selection: a model using aggregation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modelling in accordance with daily water temperature in European grayling (Thymallus thymallus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56, pp.994-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics Modelling in an Hierarchical Arborescent River Network: An Attempt with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.223-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density dependent model describing Salmo trutta population dynamics in an arborescent river network. Effects of dams and channelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321, pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the effect of temperature on the growth kinetics of Aeromonas salmonicida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin-Faublée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25, pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (2-3), pp.201-211. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1605(95)00031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth of Listeria monocytogenes at 4 and 8°C: Consequences for the Shelf Life of Chilled Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (9), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.9.944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à visée prévisionnelle de la cinétique de croissance d`une population de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61, pp.610-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor α</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270 (33), pp.19509-19515. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.270.33.19509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (2), pp.610-616. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.61.2.610-616.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270, pp.19509-19515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques au secours de la faune aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.124-125, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology Modeling, Emerging Topics in Ecotoxicology: Principles, Approaches and Perspectives 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.261-298, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, stochasticity and spatial heterogeneity in the dynamics of an age-structured population of brown trout living in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Akçakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic toxicity: Methods in ecological risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Unviersity Press, pp.168-183, 2008, 978-0-19-533296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC : une plate-forme web pour l’analyse statistique des données d’écotoxicologie. Fiche Thématique N°13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting characterization factors of chemical substances from a set of molecular descriptors based on machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100001. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecotoxenvchem.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between observed variables that contain censored values using Bayesian error-in-variables regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Analysis of the Sub Chronic Toxicity of La and Gd in Daphnia Magna Based on TKTD Modelling and Synchrotron X-Ray Fluorescence Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Heise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morse: an R-package in support of Environmental Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation-depuration data collection in support of toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlstools: Tools for Nonlinear Regression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId475"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:102.67379679144px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine CHARLES </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4604-0166</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09293692X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=QiapAvIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My research activities focus on quantitative risk assessment in ecotoxicology. This involves developing methods and tools to identify potentially harmful substances, defining acceptable concentration thresholds at different levels of biological organization, creating environmental quality indicators, and characterizing the causal links between toxicity and ecological impact. To tackle the issue of environmental protection, two research lines are being conducted simultaneously. Firstly, a priori risk assessment is being carried out to comprehend how contaminants affect individual life-history traits such as survival, growth, and reproduction. This information is then extrapolated to population and community levels. Secondly, a posteriori diagnosis is being conducted to evaluate the quality of natural environments and their effects on indigenous populations. Employing an interdisciplinary and integrated approach, along with the development of mathematical and statistical models for predictive purposes, the aim is to answer the key question of the change of scale. This refers to the link between the scale of observation of effects and that of the levels of biological organisation to be protected, such as the individual, population, community, and ecosystem.Methods and tools used to achieve this are: mechanistic effect modelling, dynamical systems, population dynamics models, Bayesian inference, and sensitivity analyses.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (122)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turtles as models for the maternal transfer of organic pollutants across reptile species, chemicals, and matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilah de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 307, pp.119365. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2025.119365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian neural ordinary differential equations framework to study the effects of chemical mixtures on survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kleiber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Gergs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (11), pp.e1013681. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05489965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zinc Sulfur Nanoparticles Cause Both the Negatory Vitality and Bioaccumulation on Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustafa Erkan Özgür</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeynep Maraş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Songül Aydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İdil Karaca Açarı</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Erdoğan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 114 (3), pp.36. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00128-025-04014-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (8), pp.4927-4928. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-025-36011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.3393-3407. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-024-34628-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, e114 [21 p.]. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-05324300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of neonicotinoids on biodiversity: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Aviron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Bedos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (6), pp.2794-2829. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-31032-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main conclusions and perspectives from the collective scientific assessment of the effects of plant protection products on biodiversity and ecosystem services along the land–sea continuum in France and French overseas territories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Mamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Amichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32, pp.2757-2772. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-26952-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04083391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial trend: adverse outcome pathway (AOP) and computational strategy — towards new perspectives in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Baudiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Audouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Armant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Frelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31 (5), pp.6587-6596. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-023-30647-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Maternal Transfer of Organic Pollutants across Reptiles for Conservation and Risk Assessment Purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (40), pp.17567-17579. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c04668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of new approach methodologies for the environmental risk assessment of food and feed chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Riccardo Di Nicola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Cattaneo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nathanail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edoardo Carnesecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Chiara Astuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31, pp.100416. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hb or not hb - When and why accounting for background mortality in toxicological survival models matters?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Plantade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.102114. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2023.102114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ATTAC guiding principles to openly and collaboratively share wildlife ecotoxicology data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Mcvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.101987. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2022.101987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards model-guided organic farming expansion for crop pest management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amphibians under scrutiny - When human-dominated landscape mosaics are not in full compliance with their ecological requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecology.100504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake, distribution, and elimination of selenite in earthworm Eisenia fetida at sublethal concentrations based on toxicokinetic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruiping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shizhong Yue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caide Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhiqiang Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhui Qiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 858, pp.159632. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A critical review of effect modeling for ecological risk assessment of plant protection products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pélosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29, pp.43448-43500. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-19111-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical effects on ecological interactions within a model-experiment loop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.e3. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rbioacc: An R-package to analyze toxicokinetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miléna Kaag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 242, pp.113875. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2022.113875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taking full advantage of modelling to better assess environmental risk due to xenobiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15042-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of Physiologically-based Kinetic Models in Support of Next Generation Risk Assessment Due to Chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophelia Gestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Bruset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.140-154. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2022.00043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of Model-Based Dose Adjustment of Tobramycin in Adult Patients with Cystic Fibrosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Reverchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Tuloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Garreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Nave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pharmaceutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (8), pp.1750. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pharmaceutics14081750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New perspectives on the calculation of bioaccumulation metrics for active substances in living organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Multari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Mazerolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18, pp.10-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A meta-analysis of ecotoxicological models used for plant protection product risk assessment before their placing on the market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 844, pp.157003. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03741237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Estimating Bioaccumulation Metrics in the Light of Toxicokinetic Models and Bayesian Inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Environmental Contamination and Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 83 (4), pp.339-348. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00244-022-00947-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03846886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping modelling notebooks with TRACE: Good for you and good for environmental research and management support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ayllón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Railsback</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cara Gallagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Augusiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Baveco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 136, pp.104932. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2020.104932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic Solving of One-compartment Toxicokinetic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Exploratory Research in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14218/JERP.2021.00024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to account for the uncertainty from standard toxicity tests in species sensitivity distributions: An example in non-target plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0245071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de croissance des micro-organismes, in Micro-organismes & biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Micro-organisme et Biodiversité, 1130, pp.60-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03505980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of General Unified Threshold Models of Survival Models for Regulatory Aquatic Pesticide Risk Assessment Illustrated with an Example for the Insecticide Chlorpyrifos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Arena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (1), pp.243-258. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommendations to address uncertainties in environmental risk assessment using toxicokinetic-toxicodynamic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-47698-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fit Reduced GUTS Models Online: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (5), pp.625-630. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.4061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Opinion on the state of the art of Toxicokinetic/Toxicodynamic (TKTD) effect models for regulatory risk assessment of pesticides for aquatic organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Ockleford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulien Adriaanse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodorus Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Duquesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (8), </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/j.efsa.2018.5377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights to Compare and Choose TKTD Models for Survival Based on an Interlaboratory Study for Lymnaea stagnalis Exposed to Cd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Preux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Pave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 52 (3), pp.1582-1590. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.7b05464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC: a web-interface for statistical analyses in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11295-11302. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9809-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined effect of temperature and ammonia on molecular response and survival of the freshwater crustacean Gammarus pulex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youn Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Colinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 137, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.11.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling survival: exposure pattern, species sensitivity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ashauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Augustine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cedergreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.29178. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep29178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of daphnid-algae dynamics within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Herbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Orias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 320, pp.213-230. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2015.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling algae-duckweed interaction under chemical pressure within a laboratory microcosm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 128, pp.252-65. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2016.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02053613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the design of a reproduction toxicity test with the pond snail Lymnaea stagnalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Benstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 81, pp.47-56. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical modelling of species sensitivity distribution: development and application to the case of diatoms exposed to several herbicides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floriane Larras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 114, pp.212-221. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2015.01.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC_SSD: A new web tool for species sensitivity distribution to include censored data by maximum likelihood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 33 (9), pp.2133 - 2139. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02967115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constructing Time-Resolved Species Sensitivity Distributions Using a Hierarchical Toxico-Dynamic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kon Kam King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ben J. Kefford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Piscart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (20), pp.12465-12473. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.5b02142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Toolbox for Nonlinear Regression in R: The Package nistools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Brutsche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66, pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical handling of reproduction data for exposure-response modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48, pp.7544-51. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es502009r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Modeling for the Extrapolation of Ecotoxicological Effects Measured during in Situ Assays in Gammarus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coquillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (11), pp.6428-6436. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es501126g⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of an OECD reproductive toxicity test guideline with the pond snail Lymnaea stagnalis (Mollusca, Gastropoda)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare Askem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Azam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Brettschneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 70 (3), pp.605-614. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yrtph.2014.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular signal for the adaptation to cold temperature during early life on Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Groussin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Boussau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Blanquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manolo Gouy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (5), pp.20130608. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsbl.2013.0608⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life-history phenology strongly influences population vulnerability to toxicants: a case study with the mudsnail Potamopyrgus antipodarum.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mouthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (8), pp.1727-36. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.2235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00972342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival data analyses in ecotoxicology: critical effect concentrations, methods and models. What should we use?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.1072--1083. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-012-0860-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bioassays with different exposure time patterns: The added value of dynamic modelling in predictive ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Triffault-Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2011.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What to do with NOECS/NOELS - prohibition or innovation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Fox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integr Environ Assess Manag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.764--766. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ieam.1350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population-Level Modeling to Account for Multigenerational Effects of Uranium in Daphnia magna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A. Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Massarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garcia-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1136--1143. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es202658b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a renewed research agenda in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gertie Arts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Babut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Barra Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 160 (1), pp.201-206. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2011.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119--130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of sensitivity analysis to identify influential and non-influential parameters within an aquatic ecosystem model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ciric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 246, pp.119-130. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2012.06.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian modelling of daphnid responses to time-varying cadmium exposure in laboratory aquatic microcosms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Delhaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 74 (4), pp.693-702. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00685607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ feeding assay with Gammarus fossarum (Crustacea): Modelling the influence of confounding factors to improve water quality biomonitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Xuereb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Queau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 45 (19), pp.6417 - 6429. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2011.09.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODÉLISATION EN (ÉCO)TOXICOLOGIE :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devillers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ciffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, --, pp.423-427</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Nosocomial Transmission of Rotavirus in Pediatric Wards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Kribs-Zaleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vanhems</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 73 (7), pp.1413-1442. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-010-9570-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The importance of incorporating age and sex when backcalculating length in bullhead &amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fish Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 78, pp.1492-1507. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1095-8649.2011.02956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00697987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perspective on the Dunnett Procedure: Filling the Gap Between Noec/Loec and Ecx Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Forfait-Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 30, pp.2888-2891. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/etc.686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a temperature-dependent von Bertalanffy growth model to bullhead (Cottus gobio)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 221 (20), pp.2475-2481. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of partial life-cycle experiments to assess the effects of endocrine disruptors on the freshwater gastropod Lymnaea stagnalis; a case-study with vinclozolin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Teixeira-Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1312-1321. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10646-010-0518-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From individual to population level effects of toxicants in the tubicifid branchiura sowerbyi using threshold effect models in a bayesian framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (9), pp.3566-3571. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es903860w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Student's Performance and Satisfaction with Web vs. paper-based practice quizzes and lecture notes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 53 (2), pp.375-384. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compedu.2009.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00583670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des espèces en nombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Population Models as Relevant Modeling Tools in Ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2, pp.261-298</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258, pp.380-388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la biométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Jongwane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEBtox theory and matrix population models as helpful tools in understanding the interaction between toxic cyanobacteria and zooplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aloysio da Silva Ferrão-Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 258 (3), pp.380. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.07.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on &amp;lt;i&amp;gt;daphnia&amp;lt;/i&amp;gt; and &amp;lt;i&amp;gt;ceriodaphnia&amp;lt;/i&amp;gt; species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28(10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00539332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxicity of ivermectin on cladocerans: comparison of toxic effects on Daphnia and Ceriodaphnia species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Vollat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Garric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (10), pp.2160-2166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02593118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical cautions when estimating DEBtox parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Delignette-Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 254 (1), pp.55-64. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtbi.2008.05.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a Bullhead population dynamic including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02591370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics of Grayling: Modelling Temperature and Discharge Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (1), pp.31-48. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp:2006002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An individual-based model to describe a bullhead population dynamics including temperature variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Subtil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kielbassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 215, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bayesian approach to analyse ecotoxicological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (23), pp.8978-8984. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/es801418x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-00963142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do vertically transmitted symbionts co-existing in a single host compete or cooperate? A modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21, pp.145-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod valvata piscinalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of Daphnia magna: A combination of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203 (3-4), pp.204-214. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.11.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution and invasion dynamics of multiple infections with &amp;lt;i&amp;gt;Wolbachia&amp;lt;/i&amp;gt; investigated using matrix based models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Vavre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 245, pp.197-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget as a basis to model population-level effects of zinc-spiked sediments in the gastropod Valvata piscinalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Quéau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (8), pp.1774-1783. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1897/06-556R.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating the lethal and sublethal effects of toxic compounds into the population dynamics of &amp;lt;i&amp;gt;Daphnia magna&amp;lt;/i&amp;gt; : A combinaison of the DEBtox and matrix population models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre R.R. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 203, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dispositif web pour l'enseignement des mathématiques à l'université : quels impacts sur la performance et la motivation des étudiants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mônica Macedo-Rouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Batier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 13, 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evaluate spatial heterogeneity in a fish (Cottus gobio) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asghar Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197 (3-4), pp.263-273. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2006.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00288590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TESD : a transposable element dynamics simulation environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Deceliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Letrillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22, pp.2702-2703</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling: Modelling temperature and discharge effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population dynamics of grayling : modelling temperature and discharge effects.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1 (1), pp.33-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00153271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First step of a modeling approach to evalue spatial heterogeneity in fish (&amp;lt;i&amp;gt;Cottus gobio&amp;lt;/i&amp;gt;) population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Milioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abdoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 197, pp.263-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Dynamics of Transposable Elements in Structured Populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Décelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 169, pp.467-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: on the use of DEBtox models in a Leslie modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188, pp.30-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and population dynamics: Using DEBtox models in a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R.R. Péry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 188 (1), pp.30-40. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2005.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles matriciels de type Leslie : Une approche couplée Mathématiques et Statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food availability effect on population dynamics of the midge Chironomus riparius: a Leslie modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.R. Pery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 175 (3), pp.217-229. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and spatial modeling in population dynamics: an illustration with brown trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, pp.958-969</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un site web pour l`enseignement interdisciplinaire des Mathématiques en Biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Mouchiroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Batier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH (Environnement Informatique d`Apprentissage Humain)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, --, pp.445-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques problèmes statistiques rencontrés dans l`estimation de la température minimale de croissance de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Statistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, LI, pp.59-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do migratory or demographic disruptions rule the population impact of pollution in spatial networks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64, pp.473-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using aggregation methods to assess toxicant effects on population dynamics in spatial systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Garric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 12, pp.1771-1784</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host Patch Selection Induced by Parasitism: Basic Reproduction Ratio R0 and Optimal Virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Population Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.97-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model describing the thermal virus inactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Francon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19, pp.3575-3582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of individual behaviour at the population level. Effects of density-dependent migration on population dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 323, pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual spawning migrations in modelling brown trout population dynamics inside an arborescent river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 133, pp.15-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence and meaning--some philosophical aspects of decision-making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Acot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 48, pp.173-179</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion et commentaires - La planification des expériences : choix des traitements et dispositif expérimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Tomassone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bellanger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 141, pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggregation and emergence in ecological modelling: integration of ecological levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Viala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Poggiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 127, pp.11-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00427101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an ecotoxicological model in an arborescent river network: an attempt with a brown trout population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects of Applied Biology - Challenges in applied population biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 53, pp.131-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth modelling in accordance with daily water temperature in European grayling (Thymallus thymallus L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 56, pp.994-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioral choices based on patch selection: a model using aggregation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Chiorino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Chassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 157, pp.189-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics Of Transposable Elements Under The Selection Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsitrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Biémont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 74, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A density dependent model describing Salmo trutta population dynamics in an arborescent river network. Effects of dams and channelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 321, pp.979-990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population Dynamics Modelling in an Hierarchical Arborescent River Network: An Attempt with Salmo trutta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bravo de La Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Persat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Auger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Biotheoretica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 46, pp.223-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00428481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of the effect of temperature on the growth kinetics of Aeromonas salmonicida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guérin-Faublée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chomarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Letters in Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 25, pp.363-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00434985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential growth of Listeria monocytogenes at 4 and 8°C: Consequences for the Shelf Life of Chilled Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lahellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fournaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 59 (9), pp.944-949. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X-59.9.944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (2-3), pp.201-211. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1605(95)00031-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation à visée prévisionnelle de la cinétique de croissance d`une population de Listeria monocytogenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles-Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">incollection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, --, pp.377-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The particular behaviour of Listeria monocytogenes under sub-optimal conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29, pp.201-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00435025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61, pp.610-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor α</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noriyuki Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270 (33), pp.19509-19515. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.270.33.19509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient Model To Describe the Combined Effects of Temperature and pH on Microbial Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Rosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Lobry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 61 (2), pp.610-616. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.61.2.610-616.1995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04469167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitopic Regions for Antibodies against Tumor Necrosis Factor alpha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Yone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Tsunekawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Suzuki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 270, pp.19509-19515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00698324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mathématiques au secours de la faune aquatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Schmidt Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhône-Alpes et l'environnement : 100 questions pour la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Rhône-Alpes, pp.124-125, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix population models as relevant modeling tools in ecotoxicology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Billoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Devillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology Modeling, Emerging Topics in Ecotoxicology: Principles, Approaches and Perspectives 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Science, pp.261-298, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollution, stochasticity and spatial heterogeneity in the dynamics of an age-structured population of brown trout living in a river network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Chaumot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.R. Akçakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.D. Stark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.S. Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demographic toxicity: Methods in ecological risk assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford Unviersity Press, pp.168-183, 2008, 978-0-19-533296-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02589490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOSAIC : une plate-forme web pour l’analyse statistique des données d’écotoxicologie. Fiche Thématique N°13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Veber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting characterization factors of chemical substances from a set of molecular descriptors based on machine learning algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.100001. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.ecotoxenvchem.100001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the relationship between observed variables that contain censored values using Bayesian error-in-variables regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Vermeiren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia C. Muñoz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764660v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of chlordecone pollution on biodiversity: The blind spot of 15 years of public policy in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pesce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Betoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05090822v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief review on models for birds exposed to chemicals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lamonica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Charvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Kuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Coeurdassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438562v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic Analysis of the Sub Chronic Toxicity of La and Gd in Daphnia Magna Based on TKTD Modelling and Synchrotron X-Ray Fluorescence Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Hursthouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Heise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04470814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morse: an R-package in support of Environmental Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Baudrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation-depuration data collection in support of toxicokinetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ratier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nlstools: Tools for Nonlinear Regression Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Delignette-Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Siberchicot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Flandrois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId476"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D525BBDC"/>
+    <w:nsid w:val="14ADDBEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09293692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538568v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeiren" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah de Marchi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C Mu&#241;oz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119365" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489965v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gergs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013681" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erkan &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Mara&#351;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Aydemir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;dil Karaca A&#231;ar&#305;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erdo&#287;an" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04014-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789240v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhong Yue" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caide Huang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Shen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Qiao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159632" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469077v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantade" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102114" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469049v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcvey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101987" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468997v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Riccardo Di Nicola" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cattaneo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nathanail" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carnesecchi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Astuto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100416" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468956v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100425" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468954v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100504" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469023v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846876v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kaag" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113875" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362566v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15042-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468979v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Gestin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruset" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2022.00043" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062759v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reverchon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nave" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cohen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081750" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343427v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846886v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00947-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362341v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2021.00024" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362483v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245071" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166935v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ayll&#243;n" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Railsback" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Gallagher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Augusiak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Baveco" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104932" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468947v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brock" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arena" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duquesne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4327" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505980v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621969v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47698-0" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469064v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ockleford" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Adriaanse" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus Brock" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5377" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4061" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Preux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pave" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05464" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281672v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.020" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5M6RD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016394v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashauer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cedergreen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29178" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053613v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23XT6CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595444v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Benstead" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.07.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296981v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ciric" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468992v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciric" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.06.024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ2CJT8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697990v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kribs-Zaleta" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9570-z" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594632v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.001" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0PBFGPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593118v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539332v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583670v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.02.013" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF6K68X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350160v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591370v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468985v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mallet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2006002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428158v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590130v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153271v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mallet" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427921v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milioni" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288590v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milioni" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.024" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38VL5H5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427937v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letrillard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190682v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427918v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.R. P&#233;ry" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NCN4J3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587157v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427733v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;celi&#232;re" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Pery" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.10.016" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMDH1QB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427670v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427387v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flammarion" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427372v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427386v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427313v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chass&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427256v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427117v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427059v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellanger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428463v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428423v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428441v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiorino" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428451v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428481v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428505v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435015v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469180v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yone" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bajard" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Tsunekawa" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suzuki" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.33.19509" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469167v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rosso" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bajard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flandrois" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.61.2.610-616.1995" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698324v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yone" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsunekawa" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suzuki" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595248v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589490v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Stark" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Bridges" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791775v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536987v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecotoxenvchem.100001" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764660v2" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04438562v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04470814v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revel" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Heise" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362574v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362531v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-charles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4604-0166" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09293692X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=QiapAvIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538568v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeiren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilah de Marchi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C Mu&#241;oz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2025.119365" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05489965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Baudrot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Cedergreen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kleiber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Gergs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013681" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962983v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafa Erkan &#214;zg&#252;r" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep Mara&#351;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Song&#252;l Aydemir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;dil Karaca A&#231;ar&#305;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Erdo&#287;an" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00128-025-04014-z" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05509978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pesce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Amichot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Artigas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36011-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723400v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamonica" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Charvy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Kuo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Fritsch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Coeurdassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-34628-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05324300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Betoulle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.634" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321892v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Aviron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-31032-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-26952-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Baudiffier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Audouze" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Armant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Frelon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-30647-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789240v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia C. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c04668" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468997v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Riccardo Di Nicola" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Cattaneo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nathanail" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Carnesecchi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Astuto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100416" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469077v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plantade" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2023.102114" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469049v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Mcvey" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2022.101987" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468956v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100425" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468954v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecology.100504" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiping Wang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhong Yue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caide Huang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Shen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhui Qiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159632" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Chaumot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line P&#233;losi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-19111-3" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cl&#233;ment" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lopes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.209" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846876v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ratier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Kaag" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Siberchicot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2022.113875" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Multari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15042-7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468979v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ophelia Gestin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bruset" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2022.00043" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062759v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Reverchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Garreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cohen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14081750" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343427v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Mazerolles" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carpentier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03741237v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Beaudouin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157003" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03846886v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00244-022-00947-2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03166935v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ayll&#243;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Railsback" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara Gallagher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Augusiak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Baveco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2020.104932" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362341v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14218/JERP.2021.00024" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362483v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Ducrot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0245071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505980v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Brock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arena" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duquesne" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4327" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621969v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-47698-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468920v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gence" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4061" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469064v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ockleford" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Adriaanse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus Brock" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2018.5377" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468914v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Preux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pave" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.7b05464" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02410069v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9809-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01481168v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn Henry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Colinet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.11.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02016394v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ashauer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Albert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Augustine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cedergreen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29178" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281672v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Herbach" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Orias" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2015.09.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4Q5M6RD4-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02053613v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2016.02.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X23XT6CW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595444v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Benstead" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Brettschneider" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967089v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kon Kam King" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2015.01.022" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02967115v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2644" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S3S5CJ1H-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01231746v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben J. Kefford" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.5b02142" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02044944v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Baty" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ritz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brutsche" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Flandrois" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071552v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es502009r" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191544v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Coquillat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Qu&#233;au" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es501126g" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210250v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Askem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Brown" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2014.09.004" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KLRXLCTH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00918283v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Groussin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Boussau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Blanquart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manolo Gouy" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2013.0608" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972342v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mouthon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Qu&#233;au" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.2235" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-78XNFWNH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297003v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Forfait-Dubuc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-012-0860-0" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB1C357B4BA33D3F95B8BCC3E8676DC03F44AFAB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Delhaye" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Triffault-Bouchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2011.08.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F9NH6XJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr Fox" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1350" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CF1413F8999D0029EAC256D2585A0A621C09ACD1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02297352v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A. Biron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massarin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alonzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garcia-Sanchez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es202658b" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965657v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertie Arts" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Babut" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barra Caracciolo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2011.08.011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWJTQRTC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02296981v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Ciric" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ciffroy" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468992v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciric" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2012.06.024" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XZ2CJT8X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00685607v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.10.023" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PLG4NW54-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920247v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Xuereb" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lacaze" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Queau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.09.035" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRH8PHSJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre R.R. Pery" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hubert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devillers" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697990v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Kribs-Zaleta" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Jusot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vanhems" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-010-9570-z" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697987v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kielbassa" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02956.x" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KC05N664-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02299273v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.686" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NVD6F3G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594632v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Delignette-M&#252;ller" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pont" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.07.001" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F0PBFGPF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453788v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Teixeira-Alves" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-010-0518-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7R27TPWP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963240v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es903860w" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.02.013" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF6K68X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539407v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Billoir" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428350v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01350160v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Jongwane" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554502v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aloysio da Silva Ferr&#227;o-Filho" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.07.029" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539332v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vollat" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garric" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593118v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591278v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pery" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2008.05.006" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B5N4N10V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591370v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Subtil" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468985v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mallet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Persat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp:2006002" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pont" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963142v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es801418x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428181v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vautrin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genieys" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vavre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590130v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mons" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589932v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.11.021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CPBZJQX7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434887v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453598v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/06-556R.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/830EABDD6F95091F8A823D9E44C86BB9043451D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434755v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190682v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00288590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Milioni" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asghar Abdoli" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2006.03.024" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q38VL5H5-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427937v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Deceliere" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Letrillard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bi&#233;mont" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427918v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00153271v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Mallet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Persat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427921v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Milioni" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abdoli" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427733v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. D&#233;celi&#232;re" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587157v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343382v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R.R. P&#233;ry" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2005.05.004" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5NCN4J3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charles-Bajard" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583817v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Pery" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.10.016" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMDH1QB2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427386v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flammarion" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auger" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427372v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ney" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mouchiroud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Humblot" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Batier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427493v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tomassone" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427387v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427256v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427313v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Morand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Chass&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427188v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Noel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francon" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427062v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Poggiale" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427117v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bravo de La Parra" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427109v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Acot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427059v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bellanger" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427101v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viala" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428423v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428451v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428441v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiorino" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428463v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsitrone" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428505v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428481v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434985v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin-Faubl&#233;e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chomarat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332607v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rosso" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bajard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lahellec" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X-59.9.944" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04468907v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fardel" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Flandrois" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1605(95)00031-3" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD8H676Z-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435015v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435025v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698190v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lobry" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469180v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Yone" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bajard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriyuki Tsunekawa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Suzuki" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.270.33.19509" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04469167v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rosso" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Lobry" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bajard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Flandrois" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.61.2.610-616.1995" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698324v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Yone" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tsunekawa" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Suzuki" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595248v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmidt Laine" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chocat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592300v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Devillers" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589490v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Ak&#231;akaya" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Stark" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Bridges" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791775v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536987v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.ecotoxenvchem.100001" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764660v2" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05090822v2" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04438562v2" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Coeurdassier" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04470814v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Revel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Medjoubi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hursthouse" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Heise" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362574v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362531v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972193v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baty" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d8d109a9fd1c8c6f4e8607684ff3b1de1a2ac290;origin=https://github.com/lbbe-software/nlstools;visit=swh:1:snp:039ab9af980f413a239f8da43698b409cedba341;anchor=swh:1:rev:a676ed157555a813cd4af0f6ee72875dd75d01e9" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>