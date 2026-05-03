--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -891,290 +891,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPR, NMR, and Thermodynamic Evidences for Forced Nuclear Spin–Electron Spin Interactions in the Case of 1-Phenyl-2-Methylpropyl-1,1-Dimethyl-2-Nitroxide (TIPNO) Attached to Permethylated β-Cyclodextrin</w:t>
+                <w:t xml:space="preserve">Imidazoline‐ N ‐oxyl: A DFT Study of Its Protonation Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Bagryanskaya</w:t>
+                <w:t xml:space="preserve">Nicolas Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
+                <w:t xml:space="preserve">Didier Siri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laszlo Jicsinszky</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain R A Marque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00723-009-0036-0⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (14), pp.2419-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200900206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04419597v1</w:t>
+                <w:t xml:space="preserve">hal-04419578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imidazoline‐ N ‐oxyl: A DFT Study of Its Protonation Reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EPR, NMR, and Thermodynamic Evidences for Forced Nuclear Spin–Electron Spin Interactions in the Case of 1-Phenyl-2-Methylpropyl-1,1-Dimethyl-2-Nitroxide (TIPNO) Attached to Permethylated β-Cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bagryanskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Jicsinszky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferre</w:t>
+                <w:t xml:space="preserve">Hakim Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Siri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Klaus Möbius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (2-4), pp.181-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00723-009-0036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200900206⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04419578v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitroxide bound β-cyclodextrin : is there an inclusion complex ?</w:t>
               </w:r>
@@ -1669,73 +1669,69 @@
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557429v1</w:t>
+                <w:t xml:space="preserve">hal-05407728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separating faces in ARMS metabarcoding improves marine biodiversity monitoring: a comparison across protocols, experimental designs, and photographic surveys</w:t>
               </w:r>
@@ -1791,69 +1787,73 @@
                 <w:t xml:space="preserve">Virgile Calvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407728v1</w:t>
+                <w:t xml:space="preserve">hal-05557429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The buds of Oscarella lobularis (Porifera): a new convenient model for sponge cell and developmental biology</w:t>
               </w:r>
@@ -2126,51 +2126,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05306352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco C&#225;rdenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Drewery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Khalaman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Yu. Rogovskaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Muricy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaira Lage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Domingos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12480" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bagryanskaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Jicsinszky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#246;bius" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-009-0036-0" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G6HBVV8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419578v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900206" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardelang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rockenbauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jicsinszky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azevedo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05306352v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco C&#225;rdenas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Drewery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Ereskovsky" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrd.70059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05027289v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vyacheslav Khalaman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezhda Yu. Rogovskaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23295" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04730693v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vernale" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fierro-Consta&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jez.b.23271" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Muricy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaira Lage" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Domingos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12480" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01358998v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ternon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zarate" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crou&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dumollard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep29474" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Siri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain R A Marque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200900206" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419597v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bagryanskaya" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Finet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Jicsinszky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Karoui" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus M&#246;bius" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00723-009-0036-0" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0G6HBVV8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bardelang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rockenbauer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jicsinszky" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finet J.-P." TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023526v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauvelot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azevedo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouchon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouchon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elyna Bouchereau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;rence Legrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Calvert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chemin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557429v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383073v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vernale Am&#233;lie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fierro-Consta&#237;n Laura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;journ&#233; Nina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>