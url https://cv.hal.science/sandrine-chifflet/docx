--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,3684 +66,3818 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended particulate matter in Voh lagoon (New Caledonia): Impact of ultramafic rock mining on primary production</w:t>
+                <w:t xml:space="preserve">Draft genome data of Ochrobactrum anthropi strain Nas42 from estuarine sediments of the Red River Delta, Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Duong Huy Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Desnues</w:t>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Ngoc Bich Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 96, pp.104888. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 66, pp.112689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2026.112689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529911v1</w:t>
+                <w:t xml:space="preserve">hal-05564481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suspended particulate matter in Voh lagoon (New Caledonia): Impact of ultramafic rock mining on primary production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">David Varillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guyomarc’h</w:t>
+                <w:t xml:space="preserve">Anne Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t>
+              <w:t xml:space="preserve">Regional Studies in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 96, pp.104888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rsma.2026.104888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137719v1</w:t>
+                <w:t xml:space="preserve">hal-05529911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace metal cleaning protocol for laboratory equipment to enhance the repeatability of methanotroph cultures</w:t>
+                <w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noguer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Haitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Léa Guyomarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103392⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106687v1</w:t>
+                <w:t xml:space="preserve">hal-05137719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion of an ultramafic massif: impact of geochemistry and sedimentary deposits in tropical lagoons in New Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A trace metal cleaning protocol for laboratory equipment to enhance the repeatability of methanotroph cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Haitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Angeletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zambardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-025-37168-8⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05357799v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05106687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Erosion of an ultramafic massif: impact of geochemistry and sedimentary deposits in tropical lagoons in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zambardi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">van Vuong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-025-37168-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877035v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Historical trends of metals and metalloids into lake and coastal sediments of Halong Bay (Vietnam).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zambardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+                <w:t xml:space="preserve">Pieter van Beek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Bartoli</w:t>
+                <w:t xml:space="preserve">Marc Souhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
+                <w:t xml:space="preserve">van Vuong Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.117490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2024.117490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04610770v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the metals and metalloids concentrations and of the bacterial population in sediments of the Red River Delta, Vietnam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">$Tepidibacter\ aestuarii$ sp. nov., isolated from the Bach Dang Estuary, Haiphong, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pradel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelina Beavogui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuoc Chu Van</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15, </w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1394998⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.006237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04914654v1</w:t>
+                <w:t xml:space="preserve">cea-04610770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of the metals and metalloids concentrations and of the bacterial population in sediments of the Red River Delta, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guyomarc'H</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Vuong Bui Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Thu Pham The</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2024.1394998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04255510v1</w:t>
+                <w:t xml:space="preserve">hal-04914654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal variations of metals and metalloids in atmospheric particulate matter (PM2.5) in the urban megacity Hanoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Guyomarc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171466⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.101961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2023.101961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704140v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and accumulation of metals and metalloids in planktonic food webs of the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Jaffrezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vy Dinh Ngoc Thuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sirine Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114384⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 923, pp.171466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.171466⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881849v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variations of biochemical content and stable isotope ratios of size-fractionated plankton in the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Distribution and accumulation of metals and metalloids in planktonic food webs of the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Tenaille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Guilloux</w:t>
+                <w:t xml:space="preserve">Sirine Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 189, pp.114787. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114787⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Marine Pollution Bulletin, 186, pp.114384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016417v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
+                <w:t xml:space="preserve">Spatial variations of biochemical content and stable isotope ratios of size-fractionated plankton in the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carlotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Melissa Tenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
+                <w:t xml:space="preserve">Loic Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 189, pp.114787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033259v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the bioavailability of black carbon-derived dissolved organic matter for marine heterotrophic prokaryotes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
+                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 901, pp.165802. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248922v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Assessing the bioavailability of black carbon-derived dissolved organic matter for marine heterotrophic prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Araùjo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114315⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 901, pp.165802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865956v1</w:t>
+                <w:t xml:space="preserve">hal-04248922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vuong Bui Van</w:t>
+                <w:t xml:space="preserve">Daniel Araùjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Rouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (Part A), pp.114315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778996v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cigarette butts on microbial diversity and dissolved trace metals in coastal marine sediment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Bui Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourat Akrout</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106785⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881380v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sterilization methods on dissolved trace metals concentrations in complex natural samples: optimization of UV irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of cigarette butts on microbial diversity and dissolved trace metals in coastal marine sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fourat Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Didry</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amel Bellaaj-Zouari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belhassen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.04.020⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.106785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128494v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fichez</w:t>
+                <w:t xml:space="preserve">Impact of sterilization methods on dissolved trace metals concentrations in complex natural samples: optimization of UV irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Linares</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
+                <w:t xml:space="preserve">Morgane Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1133-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147089v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of trace metals in a shallow coastal ecosystem : insights from the Gulf of Gabès (southern Mediterranean Sea)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Zouch</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rania Fourati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hatem Zaghden</w:t>
+                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/environsci.2019.4.277⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184270v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acidic industrial efluent release on microbial diversity and trace metal dynamics during resuspension of coastal sediment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Dynamics of trace metals in a shallow coastal ecosystem : insights from the Gulf of Gabès (southern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Zouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabrol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Rania Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Karray</w:t>
+                <w:t xml:space="preserve">Hatem Zaghden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Aims Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.277-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/environsci.2019.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976501v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and discrimination between local and regional atmospheric pollution in Haiphong (Vietnam), based on metal(loid) concentrations and lead isotopic ratios in PM10</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effect of acidic industrial efluent release on microbial diversity and trace metal dynamics during resuspension of coastal sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bérail</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2722-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01862504v1</w:t>
+                <w:t xml:space="preserve">hal-01976501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial Diversity in Sulfate-Reducing Marine Sediment Enrichment Cultures Associated with Anaerobic Biotransformation of Coastal Stockpiled Phosphogypsum (Sfax, Tunisia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fatma Karray</w:t>
+                <w:t xml:space="preserve">Origins and discrimination between local and regional atmospheric pollution in Haiphong (Vietnam), based on metal(loid) concentrations and lead isotopic ratios in PM10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Armougom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
+                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1583 </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (26), pp.26653-26668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2722-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01622007v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical cycling and phyto- and bacterioplankton communities in a large and shallow tropical lagoon (Términos Lagoon, Mexico) under 2009–2010 El Niño Modoki drought conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Microbial Diversity in Sulfate-Reducing Marine Sediment Enrichment Cultures Associated with Anaerobic Biotransformation of Coastal Stockpiled Phosphogypsum (Sfax, Tunisia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
+                <w:t xml:space="preserve">Fabrice Armougom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Agab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Agnès Hirschler-Réa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-14-959-2017⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1583 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501376v1</w:t>
+                <w:t xml:space="preserve">hal-01622007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeochemical typology and temporal variability of lagoon waters in a coral reef ecosystem subject to terrigeneous and anthropogenic inputs (New Caledonia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fichez</w:t>
+                <w:t xml:space="preserve">Biogeochemical cycling and phyto- and bacterioplankton communities in a large and shallow tropical lagoon (Términos Lagoon, Mexico) under 2009–2010 El Niño Modoki drought conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chifflet</w:t>
+                <w:t xml:space="preserve">Marina Agab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Douillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Gutierrez</w:t>
+                <w:t xml:space="preserve">Laura Calva-Benítez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.021⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (4), pp.959 - 975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-14-959-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00765976v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of fish parasites as biological indicators of anthropogenic influences in coral-reef lagoons : a case study of Apogonidae parasites in New-Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biogeochemical typology and temporal variability of lagoon waters in a coral reef ecosystem subject to terrigeneous and anthropogenic inputs (New Caledonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Douillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre P. Sasal</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 54, pp.1697-1706. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.06.014⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 61 (Issues 7-12), pp.309-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2010.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00188222v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental factors influencing urchin spatial distributions on disturbed coral reefs (New Caledonia, South Pacific)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The use of fish parasites as biological indicators of anthropogenic influences in coral-reef lagoons : a case study of Apogonidae parasites in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Sasal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Dumas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54, pp.1697-1706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2007.06.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.12.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438811v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00188222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benthic response to ammonium pulses in a tropical lagoon : implications for coastal environmental processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental factors influencing urchin spatial distributions on disturbed coral reefs (New Caledonia, South Pacific)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kulbicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Clavier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Chifflet</w:t>
+                <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 344, pp.88-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.12.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benthic response to ammonium pulses in a tropical lagoon : implications for coastal environmental processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chauvaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 316, pp.231-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3753,293 +3887,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCE MANGROVE, UNE APPROCHE INTÉGRATIVE POUR LA CRÉATION D'INDICATEURS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Fiard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Militon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Sylvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Jamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les indicateurs biologiques opérationnels de la santé des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Paris, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of anthropogenic and terrigenous inputs on coral reef lagoon environments: the ECOTROPE Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Breau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ICRI (International Coral Reef Initiative) Symposium. Coral reefs in the Pacific: status and monitoring, resources and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nouméa, New Caledonia. IRD; ICRI, 2003, Documents Scientifiques et Techniques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4186,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914654v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham The" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1394998" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114384" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016417v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenaille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881380v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj-Zouari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106785" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128494v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.04.020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184270v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Zouch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fourati" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaghden" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2019.4.277" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976501v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03103" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2722-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01583" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham The" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1394998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114787" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj-Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.04.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Zouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fourati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaghden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2019.4.277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2722-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>