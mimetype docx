--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t>
+                <w:t xml:space="preserve">A trace metal cleaning protocol for laboratory equipment to enhance the repeatability of methanotroph cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Guigue</w:t>
+                <w:t xml:space="preserve">Marie Noguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Sylvain Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Guyomarc’h</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pamela Dominutti</w:t>
+                <w:t xml:space="preserve">Florian Haitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.103392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137719v1</w:t>
+                <w:t xml:space="preserve">hal-05106687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace metal cleaning protocol for laboratory equipment to enhance the repeatability of methanotroph cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particulate matter and carbonaceous content in aerosols from Haiphong and Hanoi cities, Northern Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noguer</w:t>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Davidson</w:t>
+                <w:t xml:space="preserve">Léa Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Haitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+                <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.103392. </w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 260 (6), pp.102638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2025.103392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2025.102638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106687v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion of an ultramafic massif: impact of geochemistry and sedimentary deposits in tropical lagoons in New Caledonia</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Guyomarc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars-Eric Heimbürger-Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling fine particles (PM2.5) composition in Hanoi, Vietnam: Emission sources and oxidative potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Dominutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1440,831 +1440,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and accumulation of metals and metalloids in planktonic food webs of the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial variations of biochemical content and stable isotope ratios of size-fractionated plankton in the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Briant</w:t>
+                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+                <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
+                <w:t xml:space="preserve">Melissa Tenaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sirine Amri</w:t>
+                <w:t xml:space="preserve">Loic Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Marine Pollution Bulletin, 186, pp.114384. </w:t>
+              <w:t xml:space="preserve">, 2023, 189, pp.114787. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114384⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03881849v1</w:t>
+                <w:t xml:space="preserve">hal-04016417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variations of biochemical content and stable isotope ratios of size-fractionated plankton in the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Tenaille</w:t>
+                <w:t xml:space="preserve">Marc Pagano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Guilloux</w:t>
+                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 189, pp.114787. </w:t>
+              <w:t xml:space="preserve">, 2023, 189, pp.114765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04016417v1</w:t>
+                <w:t xml:space="preserve">hal-04033259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination of planktonic food webs in the Mediterranean Sea: Setting the frame for the MERITE-HIPPOCAMPE oceanographic cruise (spring 2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Tedetti</w:t>
+                <w:t xml:space="preserve">Assessing the bioavailability of black carbon-derived dissolved organic matter for marine heterotrophic prokaryotes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacek Tronczynski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Carlotti</w:t>
+                <w:t xml:space="preserve">Philippe Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pagano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sana Ben Ismail</w:t>
+                <w:t xml:space="preserve">Aude Barani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114765⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 901, pp.165802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033259v1</w:t>
+                <w:t xml:space="preserve">hal-04248922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the bioavailability of black carbon-derived dissolved organic matter for marine heterotrophic prokaryotes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution and accumulation of metals and metalloids in planktonic food webs of the Mediterranean Sea (MERITE-HIPPOCAMPE campaign)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Angel Tesán-Onrubia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cuny</w:t>
+                <w:t xml:space="preserve">Noureddine Zaaboub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barani</w:t>
+                <w:t xml:space="preserve">Sirine Amri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 901, pp.165802. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Marine Pollution Bulletin, 186, pp.114384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2023.165802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04248922v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Freydier</w:t>
+                <w:t xml:space="preserve">Stéphanie Fouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuong Bui Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Araùjo</w:t>
+                <w:t xml:space="preserve">Zoé Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114315⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865956v1</w:t>
+                <w:t xml:space="preserve">hal-03778996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Sequence of Tepidibacter sp. Strain 8C15b, Isolated from Bank Sediments of Haiphong Bay, Vietnam</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vuong Bui Van</w:t>
+                <w:t xml:space="preserve">Isotopic compositions of copper and zinc in plankton from the Mediterranean Sea (MERITE-HIPPOCAMPE campaign): Tracing trophic transfer and geogenic inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Briant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Rouy</w:t>
+                <w:t xml:space="preserve">Rémi Freydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Daniel Araùjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+                <w:t xml:space="preserve">Marianne Quéméneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 185 (Part A), pp.114315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mra.00132-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03778996v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cigarette butts on microbial diversity and dissolved trace metals in coastal marine sediment</w:t>
               </w:r>
@@ -2374,740 +2374,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of sterilization methods on dissolved trace metals concentrations in complex natural samples: optimization of UV irradiation</w:t>
+                <w:t xml:space="preserve">Dynamics of trace metals in a shallow coastal ecosystem : insights from the Gulf of Gabès (southern Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernard Angeletti</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Didry</w:t>
+                <w:t xml:space="preserve">Hana Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rania Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Zaghden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.04.020⟩</w:t>
+              <w:t xml:space="preserve">Aims Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.277-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/environsci.2019.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128494v1</w:t>
+                <w:t xml:space="preserve">hal-02184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Linares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of trace metals in a shallow coastal ecosystem : insights from the Gulf of Gabès (southern Mediterranean Sea)</w:t>
+                <w:t xml:space="preserve">Impact of sterilization methods on dissolved trace metals concentrations in complex natural samples: optimization of UV irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rania Fourati</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Quemeneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Angeletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Zaghden</w:t>
+                <w:t xml:space="preserve">Morgane Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (4), pp.277-297. </w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.1133-1146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/environsci.2019.4.277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2019.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02184270v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of acidic industrial efluent release on microbial diversity and trace metal dynamics during resuspension of coastal sediment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hana Zouch</w:t>
+                <w:t xml:space="preserve">Origins and discrimination between local and regional atmospheric pollution in Haiphong (Vietnam), based on metal(loid) concentrations and lead isotopic ratios in PM10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Cabrol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">David Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Karray</w:t>
+                <w:t xml:space="preserve">Sylvain Bérail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03103⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (26), pp.26653-26668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2722-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976501v1</w:t>
+                <w:t xml:space="preserve">hal-01862504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and discrimination between local and regional atmospheric pollution in Haiphong (Vietnam), based on metal(loid) concentrations and lead isotopic ratios in PM10</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of acidic industrial efluent release on microbial diversity and trace metal dynamics during resuspension of coastal sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien P. G. Barre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thuoc Chu Van</w:t>
+                <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (26), pp.26653-26668. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2722-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.03103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862504v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Diversity in Sulfate-Reducing Marine Sediment Enrichment Cultures Associated with Anaerobic Biotransformation of Coastal Stockpiled Phosphogypsum (Sfax, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Zouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Armougom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical cycling and phyto- and bacterioplankton communities in a large and shallow tropical lagoon (Términos Lagoon, Mexico) under 2009–2010 El Niño Modoki drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical typology and temporal variability of lagoon waters in a coral reef ecosystem subject to terrigeneous and anthropogenic inputs (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,51 +4026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of anthropogenic and terrigenous inputs on coral reef lagoon environments: the ECOTROPE Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106687v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103392" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham The" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1394998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114384" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016417v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114787" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj-Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128494v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.04.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184270v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Zouch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fourati" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaghden" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2019.4.277" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976501v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03103" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862504v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2722-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham The" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1394998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenaille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114384" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj-Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Zouch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fourati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaghden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2019.4.277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.04.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2722-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>