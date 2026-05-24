--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -2374,295 +2374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02881380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of trace metals in a shallow coastal ecosystem : insights from the Gulf of Gabès (southern Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Fichez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Linares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Zaghden</w:t>
+                <w:t xml:space="preserve">Pascal Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/environsci.2019.4.277⟩</w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184270v1</w:t>
+                <w:t xml:space="preserve">hal-02147089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal variability in Terminos Lagoon (Mexico) waters during the 2009–2010 drought reveals upcoming trophic status shift in response to climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Fichez</w:t>
+                <w:t xml:space="preserve">Dynamics of trace metals in a shallow coastal ecosystem : insights from the Gulf of Gabès (southern Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Linares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Chifflet</w:t>
+                <w:t xml:space="preserve">Hana Zouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Conan</w:t>
+                <w:t xml:space="preserve">Rania Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolfo Contreras Ruiz Esparza</w:t>
+                <w:t xml:space="preserve">Hatem Zaghden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19, pp.1787-1799. </w:t>
+              <w:t xml:space="preserve">Aims Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (4), pp.277-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-019-01519-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/environsci.2019.4.277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147089v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of sterilization methods on dissolved trace metals concentrations in complex natural samples: optimization of UV irradiation</w:t>
               </w:r>
@@ -2916,51 +2916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of acidic industrial efluent release on microbial diversity and trace metal dynamics during resuspension of coastal sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Zouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,51 +3050,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial Diversity in Sulfate-Reducing Marine Sediment Enrichment Cultures Associated with Anaerobic Biotransformation of Coastal Stockpiled Phosphogypsum (Sfax, Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Zouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Karray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,51 +3184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical cycling and phyto- and bacterioplankton communities in a large and shallow tropical lagoon (Términos Lagoon, Mexico) under 2009–2010 El Niño Modoki drought conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Pujo-Pay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,51 +3318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogeochemical typology and temporal variability of lagoon waters in a coral reef ecosystem subject to terrigeneous and anthropogenic inputs (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3490,51 +3490,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Sasal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kulbicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chifflet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ferraris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4026,51 +4026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of anthropogenic and terrigenous inputs on coral reef lagoon environments: the ECOTROPE Programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Fichez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,51 +4320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham The" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1394998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenaille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114384" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj-Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184270v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Zouch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fourati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaghden" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2019.4.277" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.04.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2722-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564481v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huy Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pradel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chifflet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tedetti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Bich Pham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112689" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529911v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Gonzalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Varillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Desnues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Angeletti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2026.104888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106687v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noguer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Davidson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2025.103392" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigue" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Dominutti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2025.102638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zambardi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-37168-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter van Beek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souhaut" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Vuong Bui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2024.117490" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04610770v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Beavogui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bartoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuoc Chu Van" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.006237" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04914654v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuong Bui Van" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Pham The" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2024.1394998" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255510v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Guyomarc'H" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars-Eric Heimb&#252;rger-Boavida" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2023.101961" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704140v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Jaffrezo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vy Dinh Ngoc Thuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.171466" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016417v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Angel Tes&#225;n-Onrubia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Carlotti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Tenaille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guilloux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114787" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033259v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tronczynski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pagano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114765" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248922v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cuny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.165802" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881849v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Briant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirine Amri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114384" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778996v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fouteau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rouy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00132-22" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865956v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Freydier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ara&#249;jo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Qu&#233;m&#233;neur" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881380v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Quemeneur" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fourat Akrout" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bellaaj-Zouari" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106785" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147089v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Fichez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Linares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Conan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolfo Contreras Ruiz Esparza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01519-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184270v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Zouch" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Fourati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Zaghden" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2019.4.277" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02128494v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Didry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2019.04.020" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862504v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amouroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;rail" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P. G. Barre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2722-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cabrol" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Karray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01622007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Armougom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hirschler-R&#233;a" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01583" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01501376v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Pujo-Pay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Agab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Calva-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-14-959-2017" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00765976v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chifflet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Douillet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gutierrez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2010.06.021" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MQ6W034-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00188222v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sasal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mouillot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2007.06.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2Q84LK7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438811v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ferraris" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.12.015" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8S4ZKJ40-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Clavier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chauvaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fichez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469552v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fiard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sylvi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Jamon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720754v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bujan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Breau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chevillon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>