--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -3437,51 +3437,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD065AC7"/>
+    <w:nsid w:val="92C545C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>