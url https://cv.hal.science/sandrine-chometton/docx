--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -85,2799 +85,2970 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">198104286</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=cPd-9T8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional regulation of metabolism-dependent and-independent glucosensing in the mammalian taste system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilly Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aracely Simental Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-Hyun Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devin de Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 103, pp.102280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molmet.2025.102280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the lingual GLP-1 system in sweet taste detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sweet and umami TAS1R receptors: from molecular recognition to physiological function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Leloup</w:t>
+                <w:t xml:space="preserve">Cornut Clémence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christine Belloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Karolkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lalis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50 (SI), pp.bjaf055.105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf055/8406990⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 51, pp.bjag010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjag010/8529349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05474495v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurobehavioral plasticity in the rodent gustatory system induced by regular consumption of a low-calorie sweetener during adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the lingual GLP-1 system in sweet taste detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Savanah Buiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare M Mathes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-84391-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (SI), pp.bjaf055.105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjaf055/8406990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04971866v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life influences of low-calorie sweetener consumption on sugar taste</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neurobehavioral plasticity in the rodent gustatory system induced by regular consumption of a low-calorie sweetener during adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare M Mathes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah J Terrill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan P Taborda-Bejarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallory J Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114133⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-84391-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324683v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04971866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A glucokinase-linked sensor in the taste system contributes to glucose appetite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Early-life influences of low-calorie sweetener consumption on sugar taste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexa Osorio Ramirez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linda Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M.R. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Kanoski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Schier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101554⟩</w:t>
+              <w:t xml:space="preserve">Physiology &amp; behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 264, pp.114133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physbeh.2023.114133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465712v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-life low-calorie sweetener consumption disrupts glucose regulation, sugar-motivated behavior, and memory function in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A glucokinase-linked sensor in the taste system contributes to glucose appetite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yanning Zuo</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Hyun Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilly Mai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Dal Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Osorio Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCI Insight</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 64, pp.101554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molmet.2022.101554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci.insight.157714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05175672v1</w:t>
+                <w:t xml:space="preserve">hal-04465712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compulsive Eating in a Rat Model of Binge Eating Disorder Under Conditioned Fear and Exploration of Neural Mechanisms With c-fos mRNA Expression</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Early-life low-calorie sweetener consumption disrupts glucose regulation, sugar-motivated behavior, and memory function in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Tsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M.R. Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Timofeev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Molly Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanning Zuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.777572⟩</w:t>
+              <w:t xml:space="preserve">JCI Insight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1172/jci.insight.157714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175666v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrous Cycle Modulation of Feeding and Relaxin-3/Rxfp3 mRNA Expression - Implications for Estradiol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Compulsive Eating in a Rat Model of Binge Eating Disorder Under Conditioned Fear and Exploration of Neural Mechanisms With c-fos mRNA Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Fei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Timofeev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000513830⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.777572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295579v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A basal ganglia-like cortical–amygdalar–hypothalamic network mediates feeding behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Miguet-Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117 (27), pp.15967-15976. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2004914117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projections from the nucleus accumbens shell to the ventral pallidum are involved in the control of sucrose intake in adult female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Guèvremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josée Seigneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Timofeev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 225 (9), pp.2815-2839. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-020-02161-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of chronic silencing of relaxin-3 production in nucleus incertus neurons on food intake, body weight, anxiety-like behaviour and limbic brain activity in female rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila de Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherie Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Torz Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Timofeeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 237 (4), pp.1091-1106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00213-019-05439-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Expression of DeltaFosB in Reward Processing Regions Between Binge Eating Prone and Resistant Female Rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estrous Cycle Modulation of Feeding and Relaxin-3/Rxfp3 mRNA Expression - Implications for Estradiol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila de Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliane Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Guèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 111 (12), pp.1201-1218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000513830⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnsys.2020.562154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03295559v1</w:t>
+                <w:t xml:space="preserve">hal-03295579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parasubthalamic and calbindin nuclei in the posterior lateral hypothalamus are the major hypothalamic targets for projections from the central and anterior basomedial nuclei of the amygdala</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differential Expression of DeltaFosB in Reward Processing Regions Between Binge Eating Prone and Resistant Female Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Quansah Amissah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genevieve Guèvremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-017-1379-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnsys.2020.562154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630742v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential effects of relaxin-3 and a selective relaxin-3 receptor agonist on food and water intake and hypothalamic neuronal activity in rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Parasubthalamic and calbindin nuclei in the posterior lateral hypothalamus are the major hypothalamic targets for projections from the central and anterior basomedial nuclei of the amygdala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.08.044⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 222 (7), pp.2961-2991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-017-1379-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603277v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rostromedial zona incerta is involved in attentional processes while adjacent LHA responds to arousal: c-Fos and anatomical evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Differential effects of relaxin-3 and a selective relaxin-3 receptor agonist on food and water intake and hypothalamic neuronal activity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila de Ávila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lenglos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliane Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew L. Gundlach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-016-1353-3⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2017.08.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03632560v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MCH neuron population as a model for the development and evolution of the lateral and dorsal hypothalamus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The rostromedial zona incerta is involved in attentional processes while adjacent LHA responds to arousal: c-Fos and anatomical evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Y. Risold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2015.09.004⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-016-1353-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654884v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03632560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A premammillary lateral hypothalamic nuclear complex responds to hedonic but not aversive tastes in the male rat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The MCH neuron population as a model for the development and evolution of the lateral and dorsal hypothalamus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-015-1038-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.28-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626363v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a mammalian prosencephalic functional plan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A premammillary lateral hypothalamic nuclear complex responds to hedonic but not aversive tastes in the male rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Pedron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Peterschmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent van Waes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnana.2014.00161⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221 (4), pp.2183-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-015-1038-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175636v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanin-concentrating hormone expression in the rat hypothalamus is not affected in an experiment of prenatal alcohol exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization of a mammalian prosencephalic functional plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2014.07.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnana.2014.00161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175615v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different distributions of preproMCH and hypocretin/orexin in the forebrain of the pig ([i]Sus scrofa domesticus[/i])</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Franchi</w:t>
+                <w:t xml:space="preserve">Melanin-concentrating hormone expression in the rat hypothalamus is not affected in an experiment of prenatal alcohol exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Houdayer</w:t>
+                <w:t xml:space="preserve">Gabrielle Franchi-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mariot</w:t>
+                <w:t xml:space="preserve">Christophe Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Poncet</w:t>
+                <w:t xml:space="preserve">Amandine Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2014.08.001⟩</w:t>
+              <w:t xml:space="preserve">Brain Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 107, pp.102-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainresbull.2014.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01129867v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Different distributions of preproMCH and hypocretin/orexin in the forebrain of the pig ([i]Sus scrofa domesticus[/i])</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chometton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Franchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Houdayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mariot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61-62, pp.72-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2014.08.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anatomical organization of MCH connections with the pallidum and dorsal striatum in the rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesna Cvetkovic-Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Houdayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Franchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Systems Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnsys.2014.00185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2887,236 +3058,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the lingual GLP1 system in sweet taste detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05413163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiologie du goût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. journée régionale du Réseau des comités de liaison alimentation nutrition (RESCLAN) Bas Normand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La physiologie du goût sucré chez l’Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Strasbourg, France. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3126,250 +3297,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zona incerta system: Involvement in attention and movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Risold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Hypothalamus - Middle and Posterior Region</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 180, Elsevier, pp.173-184, 2021, Handbook of Clinical Neurology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-820107-7.00011-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An enzymatic–metabolic sensing axis in taste cells detects glucose-yielding carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracely Simental-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Chometton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-Hyun Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Cave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thisun Udagedara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05599802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation morphofonctionnelle de l'hypothalamus latéral postérieur chez le rongeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Chometton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. Université de Franche-Comté, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015BESA2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01483985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId115"/>
+      <w:footerReference w:type="default" r:id="rId127"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3437,51 +3762,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C545C3"/>
+    <w:nsid w:val="5C7BF18E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3668,51 +3993,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-chometton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198104286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Mai" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aracely Simental Ramos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hyun Jung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin de Monteiro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102280" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474495v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savanah Buiret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055/8406990" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971866v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Mathes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Terrill" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Taborda-Bejarano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory J Witt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84391-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324683v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tsan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M.R. Hayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kanoski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Schier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465712v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dal Bon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Osorio Ramirez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101554" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Klug" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Zuo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.157714" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Fei Li" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timofeev" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.777572" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de &#193;vila" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kania" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pautrat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miguet-Alfonsi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004914117" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175662v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Seigneur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02161-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175648v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherie Ma" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Torz Pedersen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05439-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295559v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Quansah Amissah" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2020.562154" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630742v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fellmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1379-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Gundlach" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.08.044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03632560v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1353-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654884v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Croizier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2015.09.004" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03626363v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1038-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175636v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00161" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175615v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Franchi-Bernard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mariot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poncet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2014.07.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175629v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cvetkovic-Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Franchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00185" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413163v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820107-7.00011-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483985v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-chometton" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198104286" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=cPd-9T8AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05435188v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilly Mai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aracely Simental Ramos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Hyun Jung" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devin de Monteiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2025.102280" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589571v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornut Cl&#233;mence" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Belloir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Karolkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lalis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chometton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjag010/8529349" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05474495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savanah Buiret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Leloup" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjaf055/8406990" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971866v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare M Mathes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah J Terrill" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan P Taborda-Bejarano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallory J Witt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-84391-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04324683v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Tsan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M.R. Hayes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Kanoski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Schier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2023.114133" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465712v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Dal Bon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Osorio Ramirez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molmet.2022.101554" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Molly Klug" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanning Zuo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.157714" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175666v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Fei Li" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Timofeeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Timofeev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.777572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681329v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barbier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pautrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Miguet-Alfonsi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2004914117" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;e Seigneur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-020-02161-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila de &#193;vila" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sherie Ma" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Torz Pedersen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-019-05439-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Calvez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kania" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000513830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03295559v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Quansah Amissah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Gu&#232;vremont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2020.562154" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03630742v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Peterschmitt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fellmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Risold" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-017-1379-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603277v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lenglos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew L. Gundlach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.08.044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03632560v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Y. Risold" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-016-1353-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Croizier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2015.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZP3G9C2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03626363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Pedron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent van Waes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-015-1038-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175636v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2014.00161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175615v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Franchi-Bernard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Houdayer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Mariot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Poncet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainresbull.2014.07.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chometton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franchi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houdayer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poncet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2014.08.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27QJ72VH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175629v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesna Cvetkovic-Lopes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Franchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2014.00185" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05413163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049801v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03654874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-820107-7.00011-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05599802v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aracely Simental-Ramos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Cave" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thisun Udagedara" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01483985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015BESA2016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>