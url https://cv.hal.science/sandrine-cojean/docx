--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -240,1549 +240,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-sensitization of antimony-resistant Leishmania by highly potent SbV-porphyrin through the involvement of ERG6-coding gene</w:t>
+                <w:t xml:space="preserve">Synthesis and in vitro/in silico evaluation of the antimalarial activity of potential amino-quinoline derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Gonçalves De Oliveira</w:t>
+                <w:t xml:space="preserve">Moussa Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Sousa Lanza</w:t>
+                <w:t xml:space="preserve">Abdoulaye Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oumar Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 187, pp.118059. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445980v1</w:t>
+                <w:t xml:space="preserve">hal-05445961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to Antileishmanial Drug Candidates: A Flowchart for an Early Phenotypic Evaluation of Risk</w:t>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ddc4030038⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235475v1</w:t>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Resistance to Antileishmanial Drug Candidates: A Flowchart for an Early Phenotypic Evaluation of Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Karcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
+              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ddc4030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis by molecular networking methods on extracts of Saba senegalensis (A.DC.) Pichon (Apocynaceae) and its anthelmintic activity on Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Re-sensitization of antimony-resistant Leishmania by highly potent SbV-porphyrin through the involvement of ERG6-coding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Belemlilga</w:t>
+                <w:t xml:space="preserve">Ellen Gonçalves De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazrina Hazni</w:t>
+                <w:t xml:space="preserve">Juliane Sousa Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Traore</w:t>
+                <w:t xml:space="preserve">Paulo Otávio L. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indira Dennemont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Pomel</w:t>
+                <w:t xml:space="preserve">Luiza Guimarães Tunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Traditional Medicine and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ctmp.2025.200195⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.118059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149228v1</w:t>
+                <w:t xml:space="preserve">hal-05445980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical analysis by molecular networking methods on extracts of Saba senegalensis (A.DC.) Pichon (Apocynaceae) and its anthelmintic activity on Caenorhabditis elegans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belemlilga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
+                <w:t xml:space="preserve">Hazrina Hazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abebe Fola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Aristide Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+                <w:t xml:space="preserve">Indira Dennemont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coppée</w:t>
+                <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+              <w:t xml:space="preserve">Clinical Traditional Medicine and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.200195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ctmp.2025.200195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169453v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400862⟩</w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181232v1</w:t>
+                <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro/in silico evaluation of the antimalarial activity of potential amino-quinoline derivatives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oumar Sambou</w:t>
+                <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cavé</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.100241. </w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e202400862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445961v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05181232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties and in silico studies of thiazolopyrimidine derivatives active against visceral and cutaneous Leishmania spp. amastigote forms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Phlebotomus papatasi on the fitness, infectivity and antimony-resistance phenotype of antimony-resistant Leishmania major Mon-25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulsah Bayraktar</w:t>
+                <w:t xml:space="preserve">Kamal-Eddine Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">Jovana Sádlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euzébio Guimarães Barbosa</w:t>
+                <w:t xml:space="preserve">Barbora Vojtková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Cecilia da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karen Cacilda Weber</w:t>
+                <w:t xml:space="preserve">Aurélie Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100228⟩</w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.100554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088062v1</w:t>
+                <w:t xml:space="preserve">hal-04632483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Synthesis of 2′-Hydroxychalcones under Ball Mill Conditions and Their Biological Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Abid</w:t>
+                <w:t xml:space="preserve">Wassim Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Moslah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Nicolas Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29 (8), pp.1819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules29081819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological properties and in silico studies of thiazolopyrimidine derivatives active against visceral and cutaneous Leishmania spp. amastigote forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulsah Bayraktar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Gendron</w:t>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+                <w:t xml:space="preserve">Euzébio Guimarães Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
+                <w:t xml:space="preserve">Marilia Cecilia da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Beate Jannack</w:t>
+                <w:t xml:space="preserve">Karen Cacilda Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.100228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583951v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phlebotomus papatasi on the fitness, infectivity and antimony-resistance phenotype of antimony-resistant Leishmania major Mon-25</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
+                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal-Eddine Benallal</w:t>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovana Sádlová</w:t>
+                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Vojtková</w:t>
+                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mauras</w:t>
+                <w:t xml:space="preserve">Beate Jannack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.100554. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.1620. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632483v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 1,2,4,5-Tetraoxanes against Leishmania donovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lília Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (3), pp.465. </w:t>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiprotozoal activity of medicinal plants used by Iquitos-Nauta road communities in Loreto (Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,77 +1979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Water-Soluble Polymeric Prodrugs of 2-n-propylquinoline: Synthesis and Evaluation of In Vitro and In Vivo Activities Against Leishmania donovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasanthan Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalia Mekarnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Komlaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial activity of selected medicinal plants used to treat malaria in Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Komlaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,77 +2380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting sterol metabolism for the development of antileishmanials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76, pp.127-133. </w:t>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antimalarial Potential of Three Ghanaian Medicinal Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Komlaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Rachakonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdzislaw Wawrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212 (9), pp.1439-1448. </w:t>
@@ -2893,64 +2893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antiprotozoal activity of original porphyrin precursors and derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita C. Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
@@ -3242,64 +3242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale du médicament du fondamental à l'appliqué, Jun 2025, Orsay, France</w:t>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita C. Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
@@ -3453,103 +3453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
@@ -3578,90 +3578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of flavonoid derivatives precursors of active pharmaceutical ingredients by mechanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Abid</w:t>
+                <w:t xml:space="preserve">Wassim Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gon&#231;alves De Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Sousa Lanza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ot&#225;vio L. Moreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Guimar&#227;es Tunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalia Mekarnia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belemlilga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmp.2025.200195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sambou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088062v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsah Bayraktar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio Guimar&#227;es Barbosa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Cecilia da Silva" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cacilda Weber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100228" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moslah" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081819" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04632483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal-Eddine Benallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana S&#225;dlov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Cabral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Amado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rengifo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Suyyagh-Albouz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWK9ZRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthan Ravichandran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40883-018-0045-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5080-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z4J8Z1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashira Campos Vieira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vacus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2015.10.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR8QSMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2472-0151.10004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Lepesheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Hargrove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Rachakonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Wawrzak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carreira Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita C. Guedes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Paix&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sambou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalia Mekarnia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gon&#231;alves De Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Sousa Lanza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ot&#225;vio L. Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Guimar&#227;es Tunes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belemlilga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Traore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmp.2025.200195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04632483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal-Eddine Benallal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana S&#225;dlov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100554" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moslah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsah Bayraktar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio Guimar&#227;es Barbosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Cecilia da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cacilda Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Cabral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Amado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rengifo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Suyyagh-Albouz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWK9ZRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthan Ravichandran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40883-018-0045-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5080-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z4J8Z1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashira Campos Vieira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vacus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2015.10.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR8QSMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2472-0151.10004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Lepesheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Hargrove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Rachakonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Wawrzak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carreira Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita C. Guedes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Paix&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>