--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -240,1549 +240,1549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and in vitro/in silico evaluation of the antimalarial activity of potential amino-quinoline derivatives</w:t>
+                <w:t xml:space="preserve">Re-sensitization of antimony-resistant Leishmania by highly potent SbV-porphyrin through the involvement of ERG6-coding gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Touré</w:t>
+                <w:t xml:space="preserve">Ellen Gonçalves De Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Gassama</w:t>
+                <w:t xml:space="preserve">Juliane Sousa Lanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumar Sambou</w:t>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cavé</w:t>
+                <w:t xml:space="preserve">Paulo Otávio L. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luiza Guimarães Tunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.100241. </w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 187, pp.118059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445961v1</w:t>
+                <w:t xml:space="preserve">hal-05445980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+                <w:t xml:space="preserve">Resistance to Antileishmanial Drug Candidates: A Flowchart for an Early Phenotypic Evaluation of Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Logé</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
+              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (3), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ddc4030038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173262v1</w:t>
+                <w:t xml:space="preserve">hal-05235475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to Antileishmanial Drug Candidates: A Flowchart for an Early Phenotypic Evaluation of Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacophore-guided optimization of the hit compound CTN1122 in the design of promising imidazo[1,2- a ]pyrazine derivatives targeting the casein kinase 1 for antileishmanial therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loiseau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilian Karcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drugs and Drug Candidates</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (3), pp.38. </w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.3746-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ddc4030038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5md00257e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235475v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-sensitization of antimony-resistant Leishmania by highly potent SbV-porphyrin through the involvement of ERG6-coding gene</w:t>
+                <w:t xml:space="preserve">Chemical analysis by molecular networking methods on extracts of Saba senegalensis (A.DC.) Pichon (Apocynaceae) and its anthelmintic activity on Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellen Gonçalves De Oliveira</w:t>
+                <w:t xml:space="preserve">Mohamed Belemlilga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Sousa Lanza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Hazrina Hazni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Otávio L. Moreira</w:t>
+                <w:t xml:space="preserve">Aristide Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiza Guimarães Tunes</w:t>
+                <w:t xml:space="preserve">Indira Dennemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118059⟩</w:t>
+              <w:t xml:space="preserve">Clinical Traditional Medicine and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6 (1), pp.200195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ctmp.2025.200195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445980v1</w:t>
+                <w:t xml:space="preserve">hal-05149228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical analysis by molecular networking methods on extracts of Saba senegalensis (A.DC.) Pichon (Apocynaceae) and its anthelmintic activity on Caenorhabditis elegans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazrina Hazni</w:t>
+                <w:t xml:space="preserve">Jason Rosado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aristide Traore</w:t>
+                <w:t xml:space="preserve">Abebe Fola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indira Dennemont</w:t>
+                <w:t xml:space="preserve">Véronique Sarrasin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pomel</w:t>
+                <w:t xml:space="preserve">Romain Coppée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Traditional Medicine and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 6 (1), pp.200195. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 118 (1), pp.105835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ctmp.2025.200195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149228v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169453v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of ex vivo antimalarial drug efficacy in African Plasmodium falciparum parasite isolates, 2016–2023: a genotype–phenotype association study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhana Tisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidiatou Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Logé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Rosado</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Coppée</w:t>
+                <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105835⟩</w:t>
+              <w:t xml:space="preserve">ChemMedChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e202400862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cmdc.202400862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169453v2</w:t>
+                <w:t xml:space="preserve">hal-05181232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the C2 Modulation of the Imidazo[1,2‐ a ]pyrazine‐Based Hit Compound CTN1122: Synthesis, in vitro Antileishmanial Activity, Cytotoxicity and Casein Kinase 1 Inhibition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Synthesis and in vitro/in silico evaluation of the antimalarial activity of potential amino-quinoline derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gassama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumar Sambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemMedChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (6), pp.e202400862. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.100241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cmdc.202400862⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05181232v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phlebotomus papatasi on the fitness, infectivity and antimony-resistance phenotype of antimony-resistant Leishmania major Mon-25</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Synthesis of 2′-Hydroxychalcones under Ball Mill Conditions and Their Biological Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamal-Eddine Benallal</w:t>
+                <w:t xml:space="preserve">Imen Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jovana Sádlová</w:t>
+                <w:t xml:space="preserve">Wassim Moslah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbora Vojtková</w:t>
+                <w:t xml:space="preserve">Nicolas Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mauras</w:t>
+                <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, pp.100554. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (8), pp.1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules29081819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632483v1</w:t>
+                <w:t xml:space="preserve">hal-04550832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Synthesis of 2′-Hydroxychalcones under Ball Mill Conditions and Their Biological Activities</w:t>
+                <w:t xml:space="preserve">Biological properties and in silico studies of thiazolopyrimidine derivatives active against visceral and cutaneous Leishmania spp. amastigote forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Abid</w:t>
+                <w:t xml:space="preserve">Gulsah Bayraktar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Moslah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cojean</w:t>
+                <w:t xml:space="preserve">Pascal Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Imbert</w:t>
+                <w:t xml:space="preserve">Euzébio Guimarães Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe M Loiseau</w:t>
+                <w:t xml:space="preserve">Marilia Cecilia da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Cacilda Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules29081819⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, pp.100228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04550832v1</w:t>
+                <w:t xml:space="preserve">hal-05088062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties and in silico studies of thiazolopyrimidine derivatives active against visceral and cutaneous Leishmania spp. amastigote forms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchand</w:t>
+                <w:t xml:space="preserve">Thibault Gendron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euzébio Guimarães Barbosa</w:t>
+                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marilia Cecilia da Silva</w:t>
+                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen Cacilda Weber</w:t>
+                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beate Jannack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmcr.2024.100228⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29 (7), pp.1620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088062v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04583951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemoselective Synthesis and Anti-Kinetoplastidal Properties of 2,6-Diaryl-4H-tetrahydro-thiopyran-4-one S-Oxides: Their Interplay in a Cascade of Redox Reactions from Diarylideneacetones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gendron</w:t>
+                <w:t xml:space="preserve">Effect of Phlebotomus papatasi on the fitness, infectivity and antimony-resistance phenotype of antimony-resistant Leishmania major Mon-25</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nalia Mekarnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Don Antoine Lanfranchi</w:t>
+                <w:t xml:space="preserve">Kamal-Eddine Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole I Wenzel</w:t>
+                <w:t xml:space="preserve">Jovana Sádlová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hripsimée Kessedjian</w:t>
+                <w:t xml:space="preserve">Barbora Vojtková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beate Jannack</w:t>
+                <w:t xml:space="preserve">Aurélie Mauras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29 (7), pp.1620. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.100554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29071620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2024.100554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04583951v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Antileishmanial Activity of 1,2,4,5-Tetraoxanes against Leishmania donovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lília Cabral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Amado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 25 (3), pp.465. </w:t>
@@ -1833,51 +1833,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiprotozoal activity of medicinal plants used by Iquitos-Nauta road communities in Loreto (Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Vásquez-Ocmín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Rengifo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1979,77 +1979,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Water-Soluble Polymeric Prodrugs of 2-n-propylquinoline: Synthesis and Evaluation of In Vitro and In Vivo Activities Against Leishmania donovani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasanthan Ravichandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalia Mekarnia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2126,51 +2126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Komlaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiplasmodial activity of selected medicinal plants used to treat malaria in Ghana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Komlaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Dickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2380,77 +2380,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting sterol metabolism for the development of antileishmanials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.5-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2548,51 +2548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fathi Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Vacus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 76, pp.127-133. </w:t>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Antimalarial Potential of Three Ghanaian Medicinal Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Komlaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi A Beniddir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girish Rachakonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdzislaw Wawrzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 212 (9), pp.1439-1448. </w:t>
@@ -2893,64 +2893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and antiprotozoal activity of original porphyrin precursors and derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahra Abada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pomel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita C. Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFP SFMM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t>
@@ -3242,64 +3242,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l'école doctorale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École doctorale du médicament du fondamental à l'appliqué, Jun 2025, Orsay, France</w:t>
@@ -3380,51 +3380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita C. Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Paixão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe M Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
@@ -3453,103 +3453,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying positions 2 or 8 of the imidazo[1,2-a]pyrazine lead compound CTN1122 affects its antileishmanial activity, L-CK1.2 kinase inhibition, and safety profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhana Tisseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Pagniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Logé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GP2A 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Coimbra, Portugal</w:t>
@@ -3578,90 +3578,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of flavonoid derivatives precursors of active pharmaceutical ingredients by mechanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.M. Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3872,51 +3872,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sambou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235475v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalia Mekarnia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030038" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445980v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gon&#231;alves De Oliveira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Sousa Lanza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ot&#225;vio L. Moreira" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Guimar&#227;es Tunes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118059" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149228v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belemlilga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Traore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmp.2025.200195" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04632483v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal-Eddine Benallal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana S&#225;dlov&#225;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkov&#225;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100554" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550832v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moslah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081819" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088062v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsah Bayraktar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio Guimar&#227;es Barbosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Cecilia da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cacilda Weber" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100228" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Cabral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Amado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rengifo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Suyyagh-Albouz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWK9ZRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthan Ravichandran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40883-018-0045-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5080-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z4J8Z1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashira Campos Vieira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vacus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2015.10.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR8QSMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2472-0151.10004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Lepesheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Hargrove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Rachakonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Wawrzak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carreira Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita C. Guedes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Paix&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397306v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cailleau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Fournier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Augis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mercier-Nom&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.126439" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Gon&#231;alves De Oliveira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Sousa Lanza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cojean" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Ot&#225;vio L. Moreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Guimar&#227;es Tunes" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118059" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235475v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalia Mekarnia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ddc4030038" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173262v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhana Tisseur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Log&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidiatou Gassama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Karcher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5md00257e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149228v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belemlilga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazrina Hazni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Traore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indira Dennemont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pomel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ctmp.2025.200195" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05169453v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Rosado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abebe Fola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrasin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105835" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05181232v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cmdc.202400862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445961v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Tour&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumar Sambou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cav&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100241" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550832v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Moslah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Imbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29081819" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088062v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulsah Bayraktar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euz&#233;bio Guimar&#227;es Barbosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Cecilia da Silva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Cacilda Weber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmcr.2024.100228" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gendron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Antoine Lanfranchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole I Wenzel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hripsim&#233;e Kessedjian" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Jannack" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29071620" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04632483v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal-Eddine Benallal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jovana S&#225;dlov&#225;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbora Vojtkov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2024.100554" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149167v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#237;lia Cabral" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Amado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25030465" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#225;squez-Ocm&#237;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Rengifo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soulaf Suyyagh-Albouz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Amasifuen Guerra" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWK9ZRF-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149115v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasanthan Ravichandran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ferri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40883-018-0045-3" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521917v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Komlaga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dickson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merlin L.K. Mensah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.045" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLDQ3NG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521857v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Beniddir" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-016-5080-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148982v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2014.11.007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z4J8Z1K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149031v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaluvu Balaraman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nashira Campos Vieira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Moussa" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Vacus" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2015.10.028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR8QSMT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi A Beniddir" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21767/2472-0151.10004" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149012v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina Lepesheva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Hargrove" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Rachakonda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdzislaw Wawrzak" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiv228" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Abada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardin Akagah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2013.06.002" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173348v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Carreira Costa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M Alves" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita C. Guedes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Paix&#227;o" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173445v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Gon&#231;alves" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Costa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida M. Alves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708945v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Bazin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04883885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Loiseau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>