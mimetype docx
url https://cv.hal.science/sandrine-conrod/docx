--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1565,51 +1565,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elicitin Genes Expressed In Vitro by Certain Tobacco Isolates of Phytophthora parasitica Are Down Regulated During Compatible Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Colas</w:t>
+                <w:t xml:space="preserve">Virginie Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Conrod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1636,51 +1636,51 @@
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.326 - 335. </w:t>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.326-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.3.326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3338,51 +3338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alca&#239;no" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03079507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.726.1169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matild&#233; Le Bail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yatsenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416668112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00268945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fekete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01394.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.8.872" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Venard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.3.326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7994" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05109702v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Cartier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paill&#232;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuyo Tachikawa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Conrod" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10933-025-00360-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542228v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bourne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlind Sulzenbacher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chabaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;mulo Ar&#225;oz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Radi&#263;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22040149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730761v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alca&#239;no" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vidal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Licari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rsma.2024.103457" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03079507v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sylvestre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tonetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Mazur," TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/ejt.2020.726.1169" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matild&#233; Le Bail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Martineau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Sacchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yatsenko" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Radzishevsky" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1416668112" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor P Fabrichny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Mondielli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Martin-Eauclaire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M111.315382" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625337v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leone" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Comoletti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ferracci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon U Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Hibbs" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxin Shi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Talley" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2009.227" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00268945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pages" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rose" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Cuine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Carrier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0001539" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809968v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gidrol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Fekete" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2007.01394.x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809972v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Achouak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cohen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Heulin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2004.17.8.872" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Colas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Venard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Keller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ricci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.3.326" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248825v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Chaabane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Garidel-Thoron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmut Schultz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-15986" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Au Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Alca&#239;no" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#232;le Chevalier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/oos2025-1516" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248835v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sonzogni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-7994" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Figus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Chali&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garcia Molina" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752741v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752751v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009277v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Gassier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561390v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350955v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van de Vijver" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paill&#232;s Christine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Adebayo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Marchant" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bassinot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>